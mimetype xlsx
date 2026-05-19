--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -21,638 +21,333 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
-    <t>در مراکزی که  ست ها در داخل بخش پگ می شود و به واحد CSR ارسال می گردد اطلاعات ثبت شده بر روی ست توسط پرستار بخش ثبت می شود و این برچسب فاقد شماره دستگاه استریل کننده و چرخه بارگذاری می باشد. تکلیف چیست آیا جای دو مورد فوق خالی گذاشته شود تا مسول CSR ثبت نماید ؟</t>
-[...358 lines deleted...]
-    <t>لطفا پایه عفونت های بیمارستانی را مطالعه بفرمایید. مفهوم طغیان جز دانش پایه است. وقتی که میزان یک عفونت از حد پایه افزون تر می گردد</t>
+    <t>ردیف</t>
+  </si>
+  <si>
+    <t>منظور از کمیته مدیریت بهره برداری از خدمات آزمایشگاهی در سطح بیمارستان چیست؟ در قسمت کمیته های مندرج در سنجه الف- 1 - 5 - 1 مدیریت و بهبود کیفیت، به این کمیته اشاره نشده است.</t>
+  </si>
+  <si>
+    <t>برای نتایج بحرانی بررسیهای پاراکلینیك، روش اجرایی درخواست شده است در حالیکه در سنجه ب- 8 - 3 -2 آزمایشگاه دستورالعمل خواسته شده است.</t>
+  </si>
+  <si>
+    <t>موضوع خدمات سرپایی و بستری متفاوت است.</t>
+  </si>
+  <si>
+    <t>با توجه به حجم بالای نمونه گیری و کمبود زمان چسباندن لیبل قبل از نمونه گیری بر روی لوله ها انجام می گیرد و برچسب گذاری بر روی بالین بیمار مشکل میباشد؟</t>
+  </si>
+  <si>
+    <t>کسب اطمینان از رعایت آمادگیهای لازم بیمار قبل از جمع آوری نمونه بیماران بستری به چه صورت است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مصاحبه با بیماران سرپایی و مصاحبه و اخذ گزارش شفاهی از همراه ، بیمار و پرستار بیماران بستری مد نظر است. </t>
+  </si>
+  <si>
+    <t>در خصوص نحوه برچسب گذاری نمونه های آزمایشگاهی که مطابق با سنجه های اعتباربخشی ذکر شده است از نوشتن شماره تخت و نام نمونه گیر اجتناب گردد در حالی که طبق چک لیست 110 آیتمی ارزیابی جامع آزمایشگاه حتما باید نام نمونه گیر ذکر گردد.</t>
+  </si>
+  <si>
+    <t>اعتباربخشی استاندارد ملی بیمارستانها است. شماره تخت غیر اصولی است و نام نمونه گیر موجب تداخل هویت بیمار و نمونه گیر می شود. بجز در نمونه های بانک خون که الزامی است و بایستی نام نمونه گیر به دلیل امور حقوقی و قضایی بر روی لوله نمونه قید شود.</t>
+  </si>
+  <si>
+    <t>در این سنجه قید شده شماره تخت و نام نمونه گیر بر روی نمونه های آزمایش اجتناب گردد در صورتی که این دو گزینه برای نمونه های گروه خون و کراس مچ الزامی است است این سوال پیش می آید که در صورتی که نمونه مشترک باشد آیا قید این دو گزینه اشکال دارد؟</t>
+  </si>
+  <si>
+    <t>هرگز نمونه مشترک برای بانک خون و آزمایشگاه نگیرید محل بروز خطا می باشد.</t>
+  </si>
+  <si>
+    <t>با توجه به مقرون به صرفه نبودن استفاده از روش خلا در خون گیری بیماران در سیستم های دولتی قابل انجام نمی باشد .</t>
+  </si>
+  <si>
+    <t>اعتباربخشی از منظر بیمار محوری انجام می شود.</t>
+  </si>
+  <si>
+    <t>چک کردن رعایت نگهداری نمونه ها قیل آزمایش در بخش های بستری جز وظایف آزمایشگاه نیست و امکان انجام آن وجو ندارد</t>
+  </si>
+  <si>
+    <t>نحوه ارزیابی آزمایشگاه ارجاع که خود معاونت درمان معرفی کرده است به چه صورت باشد؟چک جوابها درآزمایشگاه دیگرهزینه بر بوده و بیمارستان قبول نمیکند.</t>
+  </si>
+  <si>
+    <t>دستورالعمل ملاک ارزیابی است. موضوع اطمینان از کیفیت است و نه قرارداداها.</t>
+  </si>
+  <si>
+    <t>نحوه کسب اطمینان بیمارستان از کیفیت عملکرد آزمایشگاه طرف قرارداد برای آزمایش های ارجاعی تعیین شده و بر اساس آن اقدام میشود.</t>
+  </si>
+  <si>
+    <t>بازذیذ میدانی و اخذ گزارش ها و روند های کنترل کیفی در آزمایشگاه ارجاع توسط مسیول فنی مدنظر است.</t>
+  </si>
+  <si>
+    <t>کنترل مجدد نتایج بحرانی بصورت نامفهوم ارائه شده است</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گزارش نتایج بحرانی نبایست منتظر چک مجدد نتایج در صورت عدم همخوانی باسوابق بیماران شود. ابتدا گزارش موارد بحرانی و بعد تکرار آزمایش انجام شود. </t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحور آزمایشگاه</t>
+  </si>
+  <si>
+    <t>ارزیابی مدیریت خدمات آزمایشگاهی الزاما بیان کننده عملکرد واحد آزمایشگاه نیست. اما مسئول فنی و مدیر آزمایشگاه بایستی در خصص اموزش، نظارت و بازساماندهی این مهم اقدام نمایند.</t>
+  </si>
+  <si>
+    <t>از اداره امور آزمایشگاه معاونت درمان دانشگاه مربوط ضوابط و موارد آن را جویا شوید. می تواند به عنوان زیرکمیته دارو درمان باشد.</t>
+  </si>
+  <si>
+    <t>همین اظهار شما موید پالش کیفی و تهدید خطا در احراز هویت است. لذا باید بر بالین انجام شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="B Titr"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
-    <font>
-[...24 lines deleted...]
-    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC00000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -898,787 +593,704 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF72"/>
+  <dimension ref="A1:AF118"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B58" sqref="B58"/>
+    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="89.42578125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
-    <col min="5" max="32" width="9.140625" style="2"/>
+    <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C1" s="9" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A3" s="11">
+    <row r="3" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="11">
+      <c r="C3" s="14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="14" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="5" t="s">
+    <row r="5" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9"/>
+      <c r="B5" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="C5" s="14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="6" t="s">
+    </row>
+    <row r="7" spans="1:4" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="13" t="s">
         <v>8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="C7" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="5" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
+      <c r="B8" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="C8" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="5" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9"/>
+      <c r="B9" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B12" s="5" t="s">
+      <c r="C9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="5" t="s">
+    </row>
+    <row r="10" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="5" t="s">
+      <c r="C10" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9"/>
+      <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C11" s="14" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="B16" s="5" t="s">
+    <row r="12" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="5" t="s">
+      <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="5" t="s">
+    </row>
+    <row r="13" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="13" t="s">
+      <c r="C13" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="14" t="s">
-[...516 lines deleted...]
-      <c r="C72" s="7"/>
+    </row>
+    <row r="14" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="3"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+    </row>
+    <row r="16" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+    </row>
+    <row r="17" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+    </row>
+    <row r="18" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+    </row>
+    <row r="19" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+    </row>
+    <row r="20" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+    </row>
+    <row r="21" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+    </row>
+    <row r="22" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+    </row>
+    <row r="23" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+    </row>
+    <row r="24" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+    </row>
+    <row r="25" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+    </row>
+    <row r="26" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+    </row>
+    <row r="27" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+    </row>
+    <row r="28" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+    </row>
+    <row r="29" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+    </row>
+    <row r="30" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+    </row>
+    <row r="32" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+    </row>
+    <row r="33" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+    </row>
+    <row r="34" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+    </row>
+    <row r="35" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+    </row>
+    <row r="36" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+    </row>
+    <row r="37" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+    </row>
+    <row r="38" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+    </row>
+    <row r="39" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+    </row>
+    <row r="40" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+    </row>
+    <row r="41" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+    </row>
+    <row r="42" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="6"/>
+    </row>
+    <row r="43" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3"/>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+    </row>
+    <row r="44" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="3"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+    </row>
+    <row r="45" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+    </row>
+    <row r="46" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="3"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+    </row>
+    <row r="47" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+    </row>
+    <row r="48" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="3"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+    </row>
+    <row r="49" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="3"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+    </row>
+    <row r="50" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="3"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+    </row>
+    <row r="51" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="3"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+    </row>
+    <row r="52" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="3"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+    </row>
+    <row r="53" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="3"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+    </row>
+    <row r="54" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="3"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+    </row>
+    <row r="55" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="3"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+    </row>
+    <row r="56" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="3"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+    </row>
+    <row r="57" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="3"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+    </row>
+    <row r="58" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="3"/>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+    </row>
+    <row r="59" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="3"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+    </row>
+    <row r="60" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="3"/>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+    </row>
+    <row r="61" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="3"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+    </row>
+    <row r="62" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="3"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="6"/>
+    </row>
+    <row r="63" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="3"/>
+      <c r="B63" s="6"/>
+      <c r="C63" s="6"/>
+    </row>
+    <row r="64" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="3"/>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+    </row>
+    <row r="65" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+    </row>
+    <row r="66" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="3"/>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+    </row>
+    <row r="67" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="3"/>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+    </row>
+    <row r="68" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="3"/>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+    </row>
+    <row r="69" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="3"/>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+    </row>
+    <row r="70" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="3"/>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+    </row>
+    <row r="71" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="3"/>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+    </row>
+    <row r="72" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="3"/>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+    </row>
+    <row r="73" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3"/>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+    </row>
+    <row r="74" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="3"/>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+    </row>
+    <row r="75" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="3"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="6"/>
+    </row>
+    <row r="76" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
+    </row>
+    <row r="77" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+    </row>
+    <row r="78" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3"/>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+    </row>
+    <row r="79" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="3"/>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+    </row>
+    <row r="80" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3"/>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+    </row>
+    <row r="81" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="3"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+    </row>
+    <row r="82" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="3"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+    </row>
+    <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="3"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+    </row>
+    <row r="84" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3"/>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
+    </row>
+    <row r="85" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="3"/>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+    </row>
+    <row r="86" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="3"/>
+      <c r="B86" s="6"/>
+      <c r="C86" s="6"/>
+    </row>
+    <row r="87" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="3"/>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+    </row>
+    <row r="88" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="3"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+    </row>
+    <row r="89" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="3"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+    </row>
+    <row r="90" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="3"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+    </row>
+    <row r="91" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="3"/>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+    </row>
+    <row r="92" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="3"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+    </row>
+    <row r="93" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="3"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="6"/>
+    </row>
+    <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="3"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+    </row>
+    <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="3"/>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+    </row>
+    <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="3"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+    </row>
+    <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="3"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
+    </row>
+    <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="3"/>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+    </row>
+    <row r="99" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="3"/>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
+    </row>
+    <row r="100" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="3"/>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+    </row>
+    <row r="101" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="3"/>
+      <c r="B101" s="6"/>
+      <c r="C101" s="6"/>
+    </row>
+    <row r="102" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="3"/>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6"/>
+    </row>
+    <row r="103" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="3"/>
+      <c r="B103" s="6"/>
+      <c r="C103" s="6"/>
+    </row>
+    <row r="104" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="3"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+    </row>
+    <row r="105" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="3"/>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6"/>
+    </row>
+    <row r="106" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="3"/>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
+    </row>
+    <row r="107" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="3"/>
+      <c r="B107" s="6"/>
+      <c r="C107" s="6"/>
+    </row>
+    <row r="108" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="3"/>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+    </row>
+    <row r="109" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="3"/>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+    </row>
+    <row r="110" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="3"/>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+    </row>
+    <row r="111" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="3"/>
+      <c r="B111" s="6"/>
+      <c r="C111" s="6"/>
+    </row>
+    <row r="112" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="3"/>
+      <c r="B112" s="6"/>
+      <c r="C112" s="6"/>
+    </row>
+    <row r="113" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="3"/>
+      <c r="B113" s="6"/>
+      <c r="C113" s="6"/>
+    </row>
+    <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="3"/>
+      <c r="B114" s="6"/>
+      <c r="C114" s="6"/>
+    </row>
+    <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="3"/>
+      <c r="B115" s="6"/>
+      <c r="C115" s="6"/>
+    </row>
+    <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="3"/>
+      <c r="B116" s="6"/>
+      <c r="C116" s="6"/>
+    </row>
+    <row r="117" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="3"/>
+      <c r="B117" s="6"/>
+      <c r="C117" s="6"/>
+    </row>
+    <row r="118" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="3"/>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>