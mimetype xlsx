--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -21,178 +21,483 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>منظور از کمیته مدیریت بهره برداری از خدمات آزمایشگاهی در سطح بیمارستان چیست؟ در قسمت کمیته های مندرج در سنجه الف- 1 - 5 - 1 مدیریت و بهبود کیفیت، به این کمیته اشاره نشده است.</t>
-[...65 lines deleted...]
-    <t>همین اظهار شما موید پالش کیفی و تهدید خطا در احراز هویت است. لذا باید بر بالین انجام شود.</t>
+    <t>در جمله كد بندي رنگي وبر چسب گذاري پسماندها،منظور از كد بندي رنگي چيست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کدبندی رنگی وبرچسب گذاری مطابق ماده 33ضوابط وروشهای مدیریت اجرایی پسماندهای پزشکی و وابسته است. </t>
+  </si>
+  <si>
+    <t>" تاییدیه برای بیمارستان بدون دخانیات"
+الف)این گواهینامه از چه مراجع ذیربطی باید اخذ گردد؟ و سازوکار آن چگونه است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">" گواهینامه دوره ویژه پسماند برای کارکنان خدمات مرتبط با پسماند"
+ لف) توسط چه مراکزی آموزش برگزار گردد؟
+ب) گواهینامه از چه مراجعی باید اخذ گردد؟
+ج) این گواهینامه برای کلیه پرسنل خدمات (شامل 200 نفر) که جمع آوری کیسه های پسماند داخل بخش را انجام می دهند الزامی است؟
+د)آیا گواهینامه فوق،علاوه بر "گواهینامه آموزش بهداشت اصناف برای پرسنل مرتبط با پسماند" نیاز می باشد؟ </t>
+  </si>
+  <si>
+    <t>تمامی کارکنان خدمات مرتبط با پسماند باید این گواهینامه را از مراکزی که مورد تاییدمعاونت بهداشت  وزارت بهداشت میباشد داشته باشند.</t>
+  </si>
+  <si>
+    <t>آیا پارتیشن بندی رختشویخانه جهت انبار مواد شیمیایی ،انبار رخت کثیف ،انبار رخت تمیز مورد قبول می باشد؟</t>
+  </si>
+  <si>
+    <t>آیا دستشویی ،توالت و حمام حتما باید در رختشویخانه باشد یا در مجاورت آن هم باشد مورد قبول است؟</t>
+  </si>
+  <si>
+    <t>به راهنمای ضوابط بهداشت محیط رختشویخانه بیمارستانها ومراکز جراحی محدود مراجعه شود.</t>
+  </si>
+  <si>
+    <t>منظور از نگهداری مستندات دمای شستشو در محل مناسب چیست. ص103</t>
+  </si>
+  <si>
+    <t>استاندارد البسه در گردش و ذخیره به تفکیک هر بخش به چه میزان بوده و به چه صورت برآورد میگردد</t>
+  </si>
+  <si>
+    <t>مستند سازی اقدامات در ضوابط بهداشت محیط رختشویخانه بیمارستانها کامل توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t>در اتاقك هاي نگهداري موقت پسماندها،اگر زمان نگهداري رعايت شود آيا هنوز نياز به سيستم خنك كننده در فصل گرما وجود دارد يا خير؟</t>
+  </si>
+  <si>
+    <t>براساس ضوابط وروشهای مدیریت اجرایی پسماندهای پزشکی ووابسته ،  اتاقک پسماند باید سیستم تهویه مناسب باکنترل خروجی داشته باشد .</t>
+  </si>
+  <si>
+    <t>کارکنان مربوطه به کدام واحد صنفی برای اخذ گواهینامه معرفی شوند؟</t>
+  </si>
+  <si>
+    <t>امحا تجهیزات پزشکی کاشتنی خارج شده از بدن بیماران بر اساس دستورالعمل ابلاغی
+سوال :  در صورت عدم داشتن فضا برای دفن بهداشتی راهکار چیست؟ آیا شرکت مجازی برای این مورد وجود دارد؟ آیا می شود برای دفن بهداشتی تحویل آرامستان شود؟</t>
+  </si>
+  <si>
+    <t>امحا تجهیزات پزشکی کاشتنی خارج شده ازبدن بیماران طبق دستورالعمل امحای کاشتنی های ارتوپدی انجام می شود.</t>
+  </si>
+  <si>
+    <t>مدیریت پسماند کار جاری و روزانه بخش های بیمارستان است که باید براساس استانداردها انجام شود.چرا باید برنامه عملیاتی داشته باشد؟</t>
+  </si>
+  <si>
+    <t>براساس ضوابط وروشهای مدیریت اجرایی پسماندهای پزشکی ووابسته ، بیمارستانها موظفندبرنامه عملیاتی مدیریت پسماند پزشکی داشته باشند..</t>
+  </si>
+  <si>
+    <t>دفع پسماندهای شیمیایی و دارویی بر اساس ضوابط بهداشتی ابلاغی وزارت بهداشت
+سوال  :  در روشهای مجاز دفع بهداشتی از قبیل محفظه سازی و نحوه استفاده و انعقاد قرارداد از شرکت و سایتهای دارای مجوز از معاونت بهداشتی جهت حمل و نقل و دفع بهداشتی پسماندهای شیمیایی و دارویی منظور از شرکت  مجاز  کدام شرکت هست؟ (شرکتی که مجاز باشد معرفی شود )</t>
+  </si>
+  <si>
+    <t>شرکت ها و سایت های دارای مجوز ازمعاونت بهداشتی می باشند.</t>
+  </si>
+  <si>
+    <t>بیمارستان دارای اتوی بخار می باشد آیا مورد قبول است و یا می بایست اتوی غلطکی یا پرس برقی باشد؟</t>
+  </si>
+  <si>
+    <t>تدوین راهنمای گندزدایی مطابق کدام دستورالعمل وزارت بهداشت ؟ دستورالعمل گندزدایی که اخیرا از معاونت غذا و دارو ارسال شده ؟ یا راهنمای بهداشت محیط بیمارستان که توسط مرکز سلامت محیط و کار تدورین شده ؟ یا دستورالعمل های کنترل عفونت ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مطابق بادستورالعمل گندزدایی سازمان غذا ودارو </t>
+  </si>
+  <si>
+    <t>در خصوص مقاوم و صیقلی بودن جنس دیوارها، مصادیق آن ذکر شود؟ آیا به غیر از سنگ، سرامیک و کاشی متریال‌های دیگری (مانند دیوارپوش‌های پلیمری) قابل استفاده هستند؟</t>
+  </si>
+  <si>
+    <t>براساس آیین نامه تاسیس وبهره برداری بیمارستانها جنس دیوارها باید به گونه ای باشد که ذرات از آن جدا ودرفضا پخش نگردد ونیز غیرقابل نفوذ به آب وقابل شستشو باشد وهمچنین مقاوم به مواد ضدعفونی کننده وپاک کننده باشد.</t>
+  </si>
+  <si>
+    <t>در خصوص کتاب مباره با ناقلین کدام کتاب مد نظر می باشد ، کدام نویسنده  است؟</t>
+  </si>
+  <si>
+    <t>کتاب کنترل ناقلین بیماری ها وعوامل محیطی مرتبط با آنهاویژه کارشناسان بهداشت محیط تهیه وتدوین کمیته کشوری تدوین مجموعه های آموزشی برنامه های کنترل ناقلین مرکز سلامت محیط وکار .</t>
+  </si>
+  <si>
+    <t>منظور از انطباق سامانه های تهویه در بخش ها با الزامات بهداشتی چیست ؟</t>
+  </si>
+  <si>
+    <t>منظور منطبق بودن سیستم های تهویه بیمارستان با الزامات ودستورالعمل ها ورهنمودهای تخصصی مرکز سلامت محیط وکار میباشد که درراهنمای سنجه نیز توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t>منظور از جریان تیغه ای هوا در اتاق عمل چیست ؟</t>
+  </si>
+  <si>
+    <t>منظور از اینکه مواد غذایی از نظر شیمیایی و میکروبی مشکل نداشته باشند چیست ؟یعنی همه مواد غذایی ورودی باید آزمایش شوند ؟ یا صرف داشتن مشخصات بهداشتی کافی است ؟</t>
+  </si>
+  <si>
+    <t>در توضیحات سنجه، ذکر شده است که صیفی جات و سبزیجات از مراکز معتبر تهیه شود و مواد اولیه از نظر شمیایی و میکروبی بررسی گردد. ارزیابی این موارد به چه شکلی انجام می شود. همچنین عنوان شده است که پروانه معاونت بهداشتی چک گردد... آیا معاونت  بهداشتی در این خصوص پروانه ای صادرمی کند؟</t>
+  </si>
+  <si>
+    <t>اینکه ذکر شده است مواد غذایی از نظر شیمیایی(فلزات سنگین,کودهای شیمیایی و سموم کشاورزی) و میکروبی (باکتری ها , سموم آن ها و قارج ها) مشکلی نداشته باشند:
+الف) نحوه ی این ارزیابی در بیمارستان چگونه انجام شود؟
+ب) اگر توسط آزمایشگاه خارج از بیمارستان باید انجام گیرد بوسیله کدام آزمایشگاه و در موردکدام مواد غذایی باید انجام شود؟
+ج)تواتر زمانی این ارزیابی چگونه باید باشد؟</t>
+  </si>
+  <si>
+    <t>تفاهم نامه وزارت نيرو و بهداشت در مورد فاضلاب در دسترس نيست . اتصال به اگو چيست ؟ اگر ازمايشات خروجي فاضلاب و بار ميكربي ان دربيمارستان مطابق استانداردهاي حفاظت محيط زيست بود ايا مي توان از خريد دستگاه تصفيه صرف نظر كرد ؟</t>
+  </si>
+  <si>
+    <t>تفاهم نامه درسایت مرکز سلامت محیط وکار و در سامانه اعتبار بخشی نیز بارگذاری شده وطبق آن بیمارستان باید دارای تصفیه خانه فعال فاضلاب ویادارای شبکه جمع آوری متصل به تصفیه خانه فعال وکارآمد فاضلاب شهری باشد</t>
+  </si>
+  <si>
+    <t>ایا محل نگهداری موقت ،پسمانده های شیمیایی و دارویی بایستی از سایر پسماند ها مجزا باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دفع پسماندهای شیمیایی ودارویی بصورت محفظه سازی وانعقاد قراردادبا سایتها وشرکتهای دارای مجوز ازمعاونت بهداشتی جهت حمل ونقل ودفع بهداشتی می باشد. </t>
+  </si>
+  <si>
+    <t>فلزات سنگین در این سنجه قبلا با دستورالعمل جدا ابلاغ شده بود ،ایا جمع اوری و دفع ان ها مطابق با دستورالعمل شیمیایی و دارویی باشد یا جدا کپسوله و دفع گردد.</t>
+  </si>
+  <si>
+    <t>پسماندهای حاوی فلزات سنگین جزو پسماندهای شیمیایی دارویی می باشند.</t>
+  </si>
+  <si>
+    <t>آیا کاغذ های استفاده شده در بخش های بیمارستان جز پسماند های پزشکی است و جداسازی آنها و تحویل به شهرداری نقض این سنجه حساب می شود؟</t>
+  </si>
+  <si>
+    <t>پسماندهاي عفوني توسط دستگاه بي خطر ساز فعال در مركز ديگري با انتقال ايمن ( ماشين مخصوص و حضور كارشناس بهداشت محيط ) اگر انجام شود چه قانوني دارد ؟</t>
+  </si>
+  <si>
+    <t>بر اساس تعریف ارئه شده از پسماندهای داروی و شیمیایی ، از چه منبع و رفرنسی باید فهمید که کدام دارو در صورت آزاد شدن  برای انسان و محیط مضر خواهد بود ؟؟ اغلب در msds داروها این مورد بصورت واضح اشاره نشده و گفته شده که مطابق مقررات ملی عمل شود که باعث ایجاد شبهه است</t>
+  </si>
+  <si>
+    <t>منبع کتاب راهنمای مدیریت پسماندهای شیمیایی ودارویی درمراکزبهداشتی ودرمانی می باشد.</t>
+  </si>
+  <si>
+    <t>   پوکه آمپول ها و ترمومترهای شکسته جزو پسماندهای تیز و برنده می باشد یا شیمیایی؟ جیوه ترمومتر باید جداگانه امحاء شود؟</t>
+  </si>
+  <si>
+    <t>شرایط نگهداری پسماند مطابق ظوابط مربوط -در قسمت راهنما و توضیحات شرایط نگهداری پسماند در شرایط اب و هوایی معتدل 72 ساعت و 48 ساعت در فصل سرد و 24 ساعت در فصل گرم ذکر شده است و سایر شرایط آب و هوایی ونوع سیستم برودتی و میزان برودت ذکر نشده است.</t>
+  </si>
+  <si>
+    <t>آیا  اظهارنامه بی خطرسازی انواع پسماندهای عفونی با اظهار نامه انواع پسماند تیز و برنده جدا می باشد؟ ( زیرا تیز و برنده زیر مجموعه عفونی می باشد.)</t>
+  </si>
+  <si>
+    <t>اظهار نامه بی خطر سازی برای پسماندهای تیز وبرنده وپسماندهای عفونی جدا می باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> آیا محل استراحت برای رختشویخانه های بیمارستان هایی که به صورت 24 ساعته فعال نمی باشد نیز الزامی است؟</t>
+  </si>
+  <si>
+    <t>طبق ضوابط رختشویخانه بیمارستان باید دارای محل استراحت برای کارکنان باشد.</t>
+  </si>
+  <si>
+    <t>تاسیسات آبرسانی و توزیع آب باید مطابق دستورالعمل های ابلاغی مرکز سلامت محیط و به تایید معاونت بهداشتی دانشگاه برسد(آیا منظور همان انجام تستهای شیمیایی و بیولوژیکی میباشد؟</t>
+  </si>
+  <si>
+    <t>آب مورد استفاده باید سالم وکیفیت فیزیکی وشیمیایی و بیولوژیکی آب مطابق استاندارد ملی به شماره 1011و1053 باشد</t>
+  </si>
+  <si>
+    <t>آیا وجود گواهینامه معتبر پایان دورة آموزشی بهداشت اصناف صرفا برای کارکنان تهیه، توزیع و فروش موادِ غذایی و مدیریت
+ پسماند است؟ در حالی که ویرایش قبلی پرسنل CSR، رختشویخانه و... را هم شامل میشد.</t>
+  </si>
+  <si>
+    <t>بله دوره ویژه آموزش اصناف برای کارکنان تهیه وتوزیع وفروش مواد غذایی ومدیریت پسماند</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ضوابط مربوط به تهویه هوا چیست ؟ ( منظور همان چک لیست تهویه هوا چیست ؟) </t>
+  </si>
+  <si>
+    <t>اصول وضوابط مربوط به تهویه هوای بیمارستان درراهنمای سیستم تهویه بیمارستان کامل توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دستورالعمل در سایت مرکز سلامت یافت نشد </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   درصورت برون سپاری آشپزخانه سنجه برای مرکز، غیرقابل ارزیابی خواهد بود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر درتمامی فعالیتهای برون سپاری شده بیمارستان ، پیمانکار ملزم به رعایت دقیق الزامات واستانداردهای اعتبار بخشی وسایر قوانین وزارت بهداشت می باشد ونظارت برکار آنها صورت پذیرد. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">آیا  در خصوص " نحوه نگداری و انبارش مواد اولیه غذایی در انبار و سرد خانه به صورت ایمن و با رعایت اصول بهداشتی است"تمام موارد ذیل باید همزمان وجود داشته باشد؟
+1. قفل  نشدن درب یخچال از خارج 
+2. کلیدی جهت توقف سرد کننده 
+3. سیستم هشدار دهنده (اعلام خطر/آژیر) در سردخانه </t>
+  </si>
+  <si>
+    <t>بله جزء پسماندهای شیمیایی و دارویی می باشند.</t>
+  </si>
+  <si>
+    <t>دستورالعمل شرایط و ویژگی های انبارهای مواد شیمیایی در دسترس نیست .</t>
+  </si>
+  <si>
+    <t>درسایت مرکز سلامت محیط وکار قراردارد</t>
+  </si>
+  <si>
+    <t>با توجه به اینکه این بیمارستان فاقد آشپزخانه مجهز به دلیل مشکلات اقتصادی می باشد و راه اندازی آشپزخانه برای این مرکز به صرفه نمی باشد و همچنین برون سپاری خدمات غذایی به دلایل امنیتی متناقض با قوانین نیروی هوایی ارتش می باشد آیا می توان از آشپزخانه مرکزی پایگاه و یا تالار رستوران زیرمجموعه پایگاه جهت غذای بیماران و همراهان استفاده کرد؟</t>
+  </si>
+  <si>
+    <t>برون سپاری آشپزخانه باید طبق بخشنامه وزارت بهداشت باشد درغیر اینصورت امکانپذیرنیست.</t>
+  </si>
+  <si>
+    <t>با توجه به اینکه در این بیمارستان فقط اعمال جراحی کوچک مانند هرنی، سینوس پایلونیدال و ... انجام می شود آیا نیاز به تفکیک، جمع آوری و حمل و دفع ضایعات بعد از عمل وجود دارد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">البسه و ملحفه عفونی و غیر عفونی با ماشین لباسشویی جداگانه و محلول های مناسب و متناسب با ظرفیت مورد نیاز شستشو می شوند . با وجود اینکه از همان ابتدا ماشین ها توسط واحد تجهیزات دانشگاه خریداری و تهیه شده چگونه با این اوضاع اقتصادی می توان ماشین تمام اتوماتیک وضعی تهیه کرد و چه راهکاری برای این مورد هست ؟ </t>
+  </si>
+  <si>
+    <t>منظور سالم بودن آب و کیفیت آن به لحاظ شیمیایی وفیزیکی وبیولوژیکی مطابق استانداردهای ملی به شماره 1011 و1053 باشد.</t>
+  </si>
+  <si>
+    <t>در خصوص پدالی بودن درب سطل های زباله ،ایا در تمام بخش ها و سرویس های بهداشتی الزامیست.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در خصوص گردش / تغییر هوا در فضاهای مختلف بیمارستان ارزیابی به چه صورت خواهد بود؟  این فضاها دارای چه امکاناتی می باشند </t>
+  </si>
+  <si>
+    <t>در راهنمای سیستم تهویه دربیمارستان توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t>توزیع و سرو غذا در بیمارستان :با توجه به الزام توزیع غذا در ظروف یکبار مصرف برای بخش های مراقبت ویژه آیا شامل بخش ccuو nicuخواهد شد؟</t>
+  </si>
+  <si>
+    <t>بله ccu ,nicu هم جز بخش های مراقبت ویژه محسوب میشوند.</t>
+  </si>
+  <si>
+    <t>ـ  کلرسنجی حداقل در سه نقطه بصورت روزانه و متناوب همچنین کلرسنجی روزانه مخزن ذخیره آب
+• ابهام - تعداد نمونه ها 3 مورد باشد یا 4 مورد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ـ  نمونه برداری میکروبی آب یک مورد در ماه 
+• ابهام – ارزیابان معتقد به سه نمونه در ماه می باشند (مخزن ذخیره – مرکز استریل – یکی از واحدها و بخشهای بیمارستان) و در بازدید های گذشته علی رغم درج یک مورد در ماه بر سه مورد در ماه تاکید نموده اند. </t>
+  </si>
+  <si>
+    <t>نقاط نمونه برداری و تعداد نمونه ها برای آزمایشات میکروبی در آزمونهای میکروبی استاندارد 4208 توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t>ـ  وجود برنامه مدون برای کاهش آلاینده ها ناشی از ساخت و ساز 
+• ابهام – روند تدوین و ابلاغ نامفهوم است .</t>
+  </si>
+  <si>
+    <t>منظور از عدم چرخش هاو در رختشويخانه چه ميباشد ايا وجود كولر ابي در اين بخش مجاز است ؟</t>
+  </si>
+  <si>
+    <t>طبق ضوابط بهداشت محیط رختشویخانه بیمارستانها تهویه باید به نحوی صورت گیرد که همواره هوای داخل تازه ، کافی وبدون بو وسالم باشد وجریان هوا از بخش تمیز به طرف بخش کثیف باشدواز اختلاط هوای این دوبخش جلوگیری شود.</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحوربهداشت محیط</t>
+  </si>
+  <si>
+    <t>به راهنمای ضوابط بهداشت محیط رختشویخانه بیمارستانها و مراکز جراحی محدود مراجعه شود.بخش تمیز وکثیف می بایست توسط دیوار ازهم جداشوند.</t>
+  </si>
+  <si>
+    <t>سوابق ارزیابی ذمای آب برای شستشو مد نظر است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تمامی کارکنان مرتبط با تهیه وتوزیع وفروش مواد غذایی ومدیریت پسماندباید این گواهینامه را اخذ کنند. </t>
+  </si>
+  <si>
+    <t>طبق ضوابط بهداشت محیط رختشویخانه بیمارستانها باید دارای اتوی غلطکی یا پرس برقی باشند.</t>
+  </si>
+  <si>
+    <t>منظور مواد غذایی بسته بندی مجاز دارای پروانه ساخت یاکد بهداشتی ازوزارت بهداشت و دارای تاریخ تولید و انقضا باشند.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">براساس کتاب  راهنمای تهویه در بیمارستان تهویه اتاق عمل باید به طوری باشد که هوا از سقف وارد واز کف اتاق عمل خارج گردد.  </t>
+  </si>
+  <si>
+    <t>مواد غذایی که مشمول دریافت پروانه ساخت وشناسه نظارت ازوزارت بهداشت هستند.</t>
+  </si>
+  <si>
+    <t>بیمارستان باید از مواد غذایی که دارای پروانه ساخت یا کد بهداشتی ازوزارت بهداشت هستند استفاده کند. تواتر آن معادل تواتر خرید است.</t>
+  </si>
+  <si>
+    <t>همه ی بیمارستانها بایستی مجهز به دستگاه بی خطرساز فعال باشند واین جزو الزامات است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">دستورالعمل مدیریت کاشتنی های مورد استفاده تهیه شده توسط سازمان غذا و دارد و به شماره ابلاغی306/22350د مورخ 95/12/7 کدام است؟ </t>
+  </si>
+  <si>
+    <t>دستورالعمل ها در سامانه اعتبار بخشی بارگذاری شده است.</t>
+  </si>
+  <si>
+    <t>سیفتی باکس دربخش های ویژه دریونیت هربیمار درمحل مناسب بصورت ثابت وفیکس شده مانعی ندارد.</t>
+  </si>
+  <si>
+    <t>رعایت همین موارد ملاک ارزیابی است.</t>
+  </si>
+  <si>
+    <t>دستورالعمل ها درسایت مرکز سلامت محیط وکار قراردارد.</t>
+  </si>
+  <si>
+    <t>بله سردخانه باید شرایط هرسه مورد راداشته باشد.</t>
+  </si>
+  <si>
+    <t>تفکیک وجمع آوری وحمل و نقل پسماند درتمامی مراکز بهداشتی ودرمانی طبق اصول وضوابط بهداشتی باید انجام شود.</t>
+  </si>
+  <si>
+    <t>رختشویخانه باید دارای حداقل  دو دستگاه ماشین لباسشویی برای شستشوی البسه عفونی وغیر عفونی بصورت مجزا باشد .</t>
+  </si>
+  <si>
+    <t>تاسيسات آبراساني رختشويخانه به چه صورتي بايست مورد تاييد معاونت بهداشتي دانشگاه برسد ؟</t>
+  </si>
+  <si>
+    <t>ایا پرسنل آبدارخانه ملزم به کارت بهداشت می باشند.</t>
+  </si>
+  <si>
+    <t>بله تمام کارکنان مرتیط در تهیه وتوزیع وطبخ وفروش مواد غذایی باید کارت معاینه پزشکی داشته باشند.</t>
+  </si>
+  <si>
+    <t>بله ضروری است.</t>
+  </si>
+  <si>
+    <t>کلر سنجی حداقل درسه نقطه بصورت روزانه و متناوب و همچنین از مخزن ذخیره آب انجام می شود.</t>
+  </si>
+  <si>
+    <t>درقسمت راهنمای سنجه توضیح داده شده است. به عنوان مثال مسدود کردن و محفوظ کردن و فازبندی نمودن پروژه ها برای به حداقل رساندن آلایندگی ها مطرح است.</t>
+  </si>
+  <si>
+    <t>در اتاقهای LDR بلوک زایمان سفتی باکس ها باید در هر اتاق نصب گردد با توجه به تک تخته بودن یا  در کنار ترالی قرار گیرد؟</t>
+  </si>
+  <si>
+    <t>آیا باتری و لامپ های جیوه به عنوان فلزات سنگین طبق سنجه جدید می توان  در  سفید مخصوص مواد شیمیایی و داوریی  قرارداد؟</t>
+  </si>
+  <si>
+    <t>از معاونت بهداشتی دانشگاه</t>
+  </si>
+  <si>
+    <t>پسماندهای کاغذی واحدهای اداری و ایستگاه پرستاری بیمارستان جزو پسماندهای عادی می باشد.</t>
+  </si>
+  <si>
+    <r>
+      <t>   در بخش های ویژه میتوان در یونیت بیمار سفتی باکس قرار داد</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>؟</t>
+    </r>
+  </si>
+  <si>
+    <t>باید درمحلی مناسب بصورت ثابت قرارگیرد.</t>
+  </si>
+  <si>
+    <t>پسماندهای حاوی فلزات سنگین شامل ترمومترهای شکسته وجیوه ترمومتر جزء پسماندهای شیمیایی ودارویی هستند .ولی پوکه امپول تیز و برنده است.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
@@ -277,78 +582,84 @@
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -593,399 +904,708 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF118"/>
+  <dimension ref="A1:AF179"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="B2" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A30" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:32" x14ac:dyDescent="0.3">
       <c r="B1" s="11"/>
       <c r="C1" s="5"/>
     </row>
-    <row r="2" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="9"/>
+    <row r="3" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9">
+        <v>1</v>
+      </c>
       <c r="B3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="A4" s="9"/>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9">
+        <v>2</v>
+      </c>
       <c r="B4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9">
         <v>3</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="9"/>
       <c r="B5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="A6" s="9"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9">
+        <v>4</v>
+      </c>
       <c r="B6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9">
         <v>6</v>
       </c>
-      <c r="C6" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="9"/>
       <c r="B7" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="9"/>
+    <row r="8" spans="1:32" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>7</v>
+      </c>
       <c r="B8" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="14" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="18" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="15">
+        <v>9</v>
+      </c>
+      <c r="B9" s="13" t="s">
         <v>11</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="C9" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="D9" s="16"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="17"/>
+      <c r="N9" s="17"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="17"/>
+      <c r="Q9" s="17"/>
+      <c r="R9" s="17"/>
+      <c r="S9" s="17"/>
+      <c r="T9" s="17"/>
+      <c r="U9" s="17"/>
+      <c r="V9" s="17"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="17"/>
+      <c r="AC9" s="17"/>
+      <c r="AD9" s="17"/>
+      <c r="AE9" s="17"/>
+      <c r="AF9" s="17"/>
+    </row>
+    <row r="10" spans="1:32" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9">
+        <v>10</v>
+      </c>
+      <c r="B10" s="13" t="s">
         <v>13</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="13" t="s">
+      <c r="C10" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="9"/>
+    </row>
+    <row r="11" spans="1:32" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>11</v>
+      </c>
       <c r="B11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
+        <v>12</v>
+      </c>
+      <c r="B12" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="13" t="s">
+      <c r="C12" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="14" t="s">
+    </row>
+    <row r="13" spans="1:32" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>13</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>18</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B13" s="13" t="s">
+      <c r="C13" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="14" t="s">
+    </row>
+    <row r="14" spans="1:32" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>14</v>
+      </c>
+      <c r="B14" s="13" t="s">
         <v>20</v>
       </c>
-    </row>
-[...219 lines deleted...]
-      <c r="C57" s="6"/>
+      <c r="C14" s="14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>15</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>16</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>17</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9">
+        <v>18</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9">
+        <v>19</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9">
+        <v>20</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9">
+        <v>22</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9">
+        <v>23</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9">
+        <v>24</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9">
+        <v>25</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9">
+        <v>26</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="9">
+        <v>27</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9">
+        <v>28</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9">
+        <v>29</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="9">
+        <v>30</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="9">
+        <v>31</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="9">
+        <v>32</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="9">
+        <v>33</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="9">
+        <v>34</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="9">
+        <v>35</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="9">
+        <v>36</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="9">
+        <v>37</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="9">
+        <v>38</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="9">
+        <v>39</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="9">
+        <v>40</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="9">
+        <v>42</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="9">
+        <v>43</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="9">
+        <v>44</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="9">
+        <v>45</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="9">
+        <v>46</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="9">
+        <v>49</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="9">
+        <v>50</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="9">
+        <v>52</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="9">
+        <v>53</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="9">
+        <v>54</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="9">
+        <v>55</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="9">
+        <v>56</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="9">
+        <v>57</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="9">
+        <v>58</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="9">
+        <v>59</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="9">
+        <v>60</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="9">
+        <v>61</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
     </row>
     <row r="58" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="3"/>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
     </row>
     <row r="59" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3"/>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
     </row>
     <row r="60" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3"/>
       <c r="B60" s="6"/>
       <c r="C60" s="6"/>
     </row>
     <row r="61" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A61" s="3"/>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
     </row>
     <row r="62" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3"/>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
@@ -1247,50 +1867,355 @@
     </row>
     <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A114" s="3"/>
       <c r="B114" s="6"/>
       <c r="C114" s="6"/>
     </row>
     <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A115" s="3"/>
       <c r="B115" s="6"/>
       <c r="C115" s="6"/>
     </row>
     <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A116" s="3"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
     </row>
     <row r="117" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A117" s="3"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
     </row>
     <row r="118" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A118" s="3"/>
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
+    </row>
+    <row r="119" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="3"/>
+      <c r="B119" s="6"/>
+      <c r="C119" s="6"/>
+    </row>
+    <row r="120" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="3"/>
+      <c r="B120" s="6"/>
+      <c r="C120" s="6"/>
+    </row>
+    <row r="121" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="3"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+    </row>
+    <row r="122" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="3"/>
+      <c r="B122" s="6"/>
+      <c r="C122" s="6"/>
+    </row>
+    <row r="123" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="3"/>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+    </row>
+    <row r="124" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="3"/>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
+    </row>
+    <row r="125" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="3"/>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+    </row>
+    <row r="126" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="3"/>
+      <c r="B126" s="6"/>
+      <c r="C126" s="6"/>
+    </row>
+    <row r="127" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="3"/>
+      <c r="B127" s="6"/>
+      <c r="C127" s="6"/>
+    </row>
+    <row r="128" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="3"/>
+      <c r="B128" s="6"/>
+      <c r="C128" s="6"/>
+    </row>
+    <row r="129" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="3"/>
+      <c r="B129" s="6"/>
+      <c r="C129" s="6"/>
+    </row>
+    <row r="130" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="3"/>
+      <c r="B130" s="6"/>
+      <c r="C130" s="6"/>
+    </row>
+    <row r="131" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="3"/>
+      <c r="B131" s="6"/>
+      <c r="C131" s="6"/>
+    </row>
+    <row r="132" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="3"/>
+      <c r="B132" s="6"/>
+      <c r="C132" s="6"/>
+    </row>
+    <row r="133" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="3"/>
+      <c r="B133" s="6"/>
+      <c r="C133" s="6"/>
+    </row>
+    <row r="134" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="3"/>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+    </row>
+    <row r="135" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="3"/>
+      <c r="B135" s="6"/>
+      <c r="C135" s="6"/>
+    </row>
+    <row r="136" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="3"/>
+      <c r="B136" s="6"/>
+      <c r="C136" s="6"/>
+    </row>
+    <row r="137" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="3"/>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6"/>
+    </row>
+    <row r="138" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="3"/>
+      <c r="B138" s="6"/>
+      <c r="C138" s="6"/>
+    </row>
+    <row r="139" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="3"/>
+      <c r="B139" s="6"/>
+      <c r="C139" s="6"/>
+    </row>
+    <row r="140" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="3"/>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6"/>
+    </row>
+    <row r="141" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="3"/>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6"/>
+    </row>
+    <row r="142" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="3"/>
+      <c r="B142" s="6"/>
+      <c r="C142" s="6"/>
+    </row>
+    <row r="143" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="3"/>
+      <c r="B143" s="6"/>
+      <c r="C143" s="6"/>
+    </row>
+    <row r="144" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="3"/>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
+    </row>
+    <row r="145" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="3"/>
+      <c r="B145" s="6"/>
+      <c r="C145" s="6"/>
+    </row>
+    <row r="146" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="3"/>
+      <c r="B146" s="6"/>
+      <c r="C146" s="6"/>
+    </row>
+    <row r="147" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="3"/>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+    </row>
+    <row r="148" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="3"/>
+      <c r="B148" s="6"/>
+      <c r="C148" s="6"/>
+    </row>
+    <row r="149" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="3"/>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6"/>
+    </row>
+    <row r="150" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="3"/>
+      <c r="B150" s="6"/>
+      <c r="C150" s="6"/>
+    </row>
+    <row r="151" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="3"/>
+      <c r="B151" s="6"/>
+      <c r="C151" s="6"/>
+    </row>
+    <row r="152" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="3"/>
+      <c r="B152" s="6"/>
+      <c r="C152" s="6"/>
+    </row>
+    <row r="153" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="3"/>
+      <c r="B153" s="6"/>
+      <c r="C153" s="6"/>
+    </row>
+    <row r="154" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="3"/>
+      <c r="B154" s="6"/>
+      <c r="C154" s="6"/>
+    </row>
+    <row r="155" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="3"/>
+      <c r="B155" s="6"/>
+      <c r="C155" s="6"/>
+    </row>
+    <row r="156" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="3"/>
+      <c r="B156" s="6"/>
+      <c r="C156" s="6"/>
+    </row>
+    <row r="157" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="3"/>
+      <c r="B157" s="6"/>
+      <c r="C157" s="6"/>
+    </row>
+    <row r="158" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="3"/>
+      <c r="B158" s="6"/>
+      <c r="C158" s="6"/>
+    </row>
+    <row r="159" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="3"/>
+      <c r="B159" s="6"/>
+      <c r="C159" s="6"/>
+    </row>
+    <row r="160" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="3"/>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+    </row>
+    <row r="161" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="3"/>
+      <c r="B161" s="6"/>
+      <c r="C161" s="6"/>
+    </row>
+    <row r="162" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="3"/>
+      <c r="B162" s="6"/>
+      <c r="C162" s="6"/>
+    </row>
+    <row r="163" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="3"/>
+      <c r="B163" s="6"/>
+      <c r="C163" s="6"/>
+    </row>
+    <row r="164" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="3"/>
+      <c r="B164" s="6"/>
+      <c r="C164" s="6"/>
+    </row>
+    <row r="165" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="3"/>
+      <c r="B165" s="6"/>
+      <c r="C165" s="6"/>
+    </row>
+    <row r="166" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="3"/>
+      <c r="B166" s="6"/>
+      <c r="C166" s="6"/>
+    </row>
+    <row r="167" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="3"/>
+      <c r="B167" s="6"/>
+      <c r="C167" s="6"/>
+    </row>
+    <row r="168" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="3"/>
+      <c r="B168" s="6"/>
+      <c r="C168" s="6"/>
+    </row>
+    <row r="169" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="3"/>
+      <c r="B169" s="6"/>
+      <c r="C169" s="6"/>
+    </row>
+    <row r="170" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="3"/>
+      <c r="B170" s="6"/>
+      <c r="C170" s="6"/>
+    </row>
+    <row r="171" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="3"/>
+      <c r="B171" s="6"/>
+      <c r="C171" s="6"/>
+    </row>
+    <row r="172" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="3"/>
+      <c r="B172" s="6"/>
+      <c r="C172" s="6"/>
+    </row>
+    <row r="173" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="3"/>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+    </row>
+    <row r="174" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="3"/>
+      <c r="B174" s="6"/>
+      <c r="C174" s="6"/>
+    </row>
+    <row r="175" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="3"/>
+      <c r="B175" s="6"/>
+      <c r="C175" s="6"/>
+    </row>
+    <row r="176" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="3"/>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+    </row>
+    <row r="177" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="3"/>
+      <c r="B177" s="6"/>
+      <c r="C177" s="6"/>
+    </row>
+    <row r="178" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="3"/>
+      <c r="B178" s="6"/>
+      <c r="C178" s="6"/>
+    </row>
+    <row r="179" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="3"/>
+      <c r="B179" s="6"/>
+      <c r="C179" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>