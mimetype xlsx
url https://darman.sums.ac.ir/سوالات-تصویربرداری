--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -2,269 +2,414 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="76">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>تمامی کالیبراسیون ها می بایست توسط شرکت های مجاز و آشنا به این تجهیزات انجام شود. مگر مواردی وجود داشته باشد که کارخانه یا شرکت نصب کننده به کاربران توضیح دهد که به صورت دوره ای مثلا روزانه توسط کاربران انجام شود.</t>
-[...113 lines deleted...]
-    <t xml:space="preserve">تعیین تکلیف رژیم غذای بیمار توسط پزشک در فرم دستورات پزشکی الزامی است و سپس انجام ارزیابی تخصصی و اجرای آن </t>
+    <t>تدوین دستورالعمل نحوه استفاده ایمن از مواد حاجب
+آیا تزریق آن در زمانهای اورژانسی که پزشک در دسترس نیست و بیمار سی تی اورژانس دارد به عهده چه کسی می باشد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مسئول فنی بخش تصویر برداری  بایستی در این خصوص برنامه ریزی کرده و مشخص شود که در چنین مواردی کارشناسان باید چگونه عمل نمایند. مثلا ممکن است حضور یکی از پزشکان بخش اورژانس و یا سایر بخش ها که مهارت و آگاهی لازم را در خصوص خطرات و شوک های احتمالی پیش آمده ناشی از تزریق ماده حاجب دارند و اقدامات لازم در این خصوص را داشته باشد، یکی از راهکار ها باشد. </t>
+  </si>
+  <si>
+    <t>در صورت مشکلات ساختاری ( داشتن فقط یک اتاق گرافی)و عدم وجود امکانات لازم جهت انجام تصویر برداریهای تحت بیهوشی چه باید کرد؟</t>
+  </si>
+  <si>
+    <t>این مرکز به دلیل نداشتن واحد تصویربرداری،  با بیمارستان های معین دارای قرارداد می باشد. آیا برای ارزیابان قابل قبول است؟</t>
+  </si>
+  <si>
+    <t>مسئول پذیرش تصویربرداری اطلاعات لازم را در زمان پذیرش بیماران اخذ و ثبت مینماید.بصورت واضح و شفاف مشخص گردد اطلاعات لازم چه چیزهای هست</t>
+  </si>
+  <si>
+    <t>آیا سنجه مربوط به مداخلات تهاجمی در رادیولوژی همچنان غیرقابل ارزیابیست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بيمار بستري از اورژانس و icu , ccu نياز به خدمت تهاجمي دارد رضايت آگاهانه توسط چه كسي بايد اخذ گردد با توجه به اينكه در واحد تصويربرداري زمان ماندگاري بيمار از استاندارد خارج مي گردد اگر اين واحد ملزم به گرفتن رضايت آگاهانه شود ، بيماراني كه هـــــــوشيار نيستند چگونه است در اين مكان فقط خدمت انجام مي شود همراه بيمار در همه وقت حضور ندارد لطفا بـــــــستري مشخص گردد سرپايي در واحد تصويربرداري اخذ 
+مي گردد  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">بررسی و شناسایی عوامل تاثیر گذار بر کیفیت تصویربرداری چگونه است؟(با توجه به اینکه عوامل تاثیر گذار ثابت هستند چه عواملی نیاز به بررسی دارد منظور چیه ) </t>
+  </si>
+  <si>
+    <t>موارد بحرانی رادیولوژی شامل چه مواردیست؟ آیا منظور همان موارد اورژانسیست؟</t>
+  </si>
+  <si>
+    <t>آیا کنترل کیفی دستگاه های سونوگرافی لازم است؟ (با توجه به اینکه تا کنون انجام نشده است)</t>
+  </si>
+  <si>
+    <t>علائم هشدار دهنده مرتبط با کودکان در رادیولوژی منظور چیست ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">هرگونه علایم و نشانه ای به منظور آگاهی بیشتر خانواده ها و کودکان از خطرات پرتو ها </t>
+  </si>
+  <si>
+    <t>موارد بحرانی رادیولوژی در کمیته اورژانس تصویب شود یا دارو درمان ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور از سوانح پرتوی محیط کار چیست؟ </t>
+  </si>
+  <si>
+    <t>دریافت دوز های بیشتر از حد مجاز-مواجهه مستقیم با منبع مولد پرتو...</t>
+  </si>
+  <si>
+    <t>منظور از  تمهیدات لازم برای مدیریت بیماران باردار و یا اطفال و آلرژی و بیماران کم توان جسمی، سالمندان چیست؟</t>
+  </si>
+  <si>
+    <t>در صورت ضرورت انجام تصویر برداری چه اقدامات ایمنی/  آموزش و آگاهی کامل بیمار /همراه  برای این افراد انجام می شود(وسایل حفاظت فردی_کودکان بی قرار-افرادی که موادغذایی خاص و یادارویی حساسیت دارند و باید مواد حاجب به آن ها تزریق شود، سالمندان که سواد کافی و یا شرایط بدنی ولازم را برای درک دست اطلاعلتی که کارکنان حین تصویر برداری ها به آن ها می دهند)</t>
+  </si>
+  <si>
+    <t>کالیبراسیون اختصاصی CT , MRI ، فلوروسکوپی و سونوگرافی براساس توصیه کارخانه سازنده توسط افراد مجاز اجرا میشود. کالیبراسیون با کنترل کیفی فرق دارد. کدامیک مدنظر است</t>
+  </si>
+  <si>
+    <t>کدام یک از دستگاه ها کنترل کیفی شان روزانه می باشد؟</t>
+  </si>
+  <si>
+    <t>اقدام لازم جهت تایید نقشه فضای فیزیکی باید چه اقدامی انجام داد؟</t>
+  </si>
+  <si>
+    <t>برای ساخت، تعمیر، تغییر کاربری فضا ها و یا  نصب و جابجایی هر یک از دستگاه های مولد پرتو نیاز به تایید نقشه فضای فیزیکی می باشد که با هماهنگی مسول فیزیک بهداشت بیمارستان وتوسط واحد بهداشت پرتودانشگاه و تایید سازمان انرژی اتمی  انجام می شود.</t>
+  </si>
+  <si>
+    <t>در مراکزی که اقدامات نیازمند به بیهوشی یا آرامبخشی انجام نمی شود آیا  تهیه فهرست این اقدامات لازم می باشد؟(با توجه به اینکه این سنجه سطح یک می باشد)</t>
+  </si>
+  <si>
+    <t>منظور از توصیه های کارخانه سازنده دستگاهها کدام موارد می باشد؟</t>
+  </si>
+  <si>
+    <t>منظور از فضای ریکاوری فضایی است جهت آمادگی قبل و یابعد از پروسیجر های مداخله ای/پروسیجرهای نیازمند بیهوشی.این مکان، فضای بسته مناسب و ایمن با رعایت موازین کنترل عفونت می باشد.سایز وامکانات این فضا با صلاحدید مسول فنی بخش تصویر برداری و با توجه به پروسیجر های که در این بخش انجام می شود طراحی و اقدام می شود.</t>
+  </si>
+  <si>
+    <t>با توجه به عدم انجام پروسیجر های نیاز به بیهوشی آیا این سنجه نیاز به مستند سازی در این مرکز را دارد.</t>
+  </si>
+  <si>
+    <t>لیست تمامی اقدامات قابل انجام در این بخش باید بررسی و موارد احتمالی پیش بینی شود که در صورت مراجعه بیمارانی که نیاز به آرامبخشی و یا بیهوشی چکونه عمل شود.مثلا بیماران آژیته</t>
+  </si>
+  <si>
+    <t>در بیمارستان هایی که در بخش تصویربرداری، اقدامات تهاجمی انجام نمی شود، اجرای این سنجه و تدوین دستورالعمل "نحوه استفاده از مواد حاجب" الزامی است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تمامی بیمارستان های جنرال شامل این سنجه می شوند و در خصوص بیمارستان های تک تخصصی با نظر و تایید مسول فنی بخش رادیو لوژی ضرورت تدوین و یا غ.ق. ا بودن آن مشخص می شود. </t>
+  </si>
+  <si>
+    <t>لیست پروسیجرهای نیازمند بیهوشی و اقدامات مداخله ای(آیا سولفات باریم تهاجمی محسوب میگردد؟)</t>
+  </si>
+  <si>
+    <t>لیست پروسیجر های تهاجمی توسط مسول فنی بخش تصویر برداری مشخص می شود و به اطلاع و آگاهی کارکنان فنی می رسد.</t>
+  </si>
+  <si>
+    <t>منظور از برچسب گذاری مشخصات بیمار در نتایج تصویربرداری چیست ؟</t>
+  </si>
+  <si>
+    <t>تمامی تصاویر خروجی از بخش تصویر برداری باید دارای نام، نام خانوادگی، مشخصات مرکزتصویر برداری، نوع درخواست/تصویربرداری انجام شده و نام پزشك در خواست کننده و سایر موارد در سنجه مربوطه باشد .</t>
+  </si>
+  <si>
+    <t>منظور از همراهی مستمر پرستار در این سنجه چیست ؟</t>
+  </si>
+  <si>
+    <t>منظور ازهمراهی مستمر پرستارهمان طور که درتوضیحات اشاره شده  برای تداوم مراقبت بیماران حاد و بیماران بیهوش/ سطح هوشیاری پایین در واحد تصویر برداری بدون مواجهه با پرتواست  و برای بیمارانی می باشد که از بخش ها برای انجام تصویر برداری به همراه پرستار به این بخش فرستاده می شوند.تا در صورت  تغییرشرایط عمومی بیماردرطول مدت تصویر برداری و یا وخامت شرایط عمومی بیمار اقداما ت ضروری انجام شود.</t>
+  </si>
+  <si>
+    <t>بله چون گام اول مربوط به تصویر برداری های اورژانس می باشد.</t>
+  </si>
+  <si>
+    <t>اگر مسئول فني از كيفيت تصاوير راضي باشند ، چك ليست بايد چند ماهه تكميل شود؟(چون مرتباً عكسها هر روز كنترل شده و ريپورت مي شود)</t>
+  </si>
+  <si>
+    <t>کنترل تصاویر خروجی از بخش به صورت روزانه انجام می شود و تحلیل، بررسی عوامل، برنامه بهبود و اقدامات اصلاحی به صورت دوره ای حداقل ماهانه انجام شود.</t>
+  </si>
+  <si>
+    <t>در مورد تصویر برداری های دیجیتال چگونه بررسی شوند</t>
+  </si>
+  <si>
+    <t>اطلاع نتیجه بحرانی تصویربرداری به پزشک معالج در بیماران سرپایی چگونه انجام شود ؟</t>
+  </si>
+  <si>
+    <t>در خصوص نحوه گزارش دهی آنی نتایج بحرانی خدمات تصویر برداری ( با توجه به اینکه بیماران جهت انجام خدمات تصویربرداری همراه با پرستار به واحد تصویربرداری منتقل می شوند و از موارد بحرانی در حین فرآیند اطلاع می یابند و یا پزشک رادیولوژیست بصورت تلفنی موارد اورژانس را به پزشک معالج بیمار اطلاع میدهد آیا اطلاع از طریق HOT LINE ضروری است؟</t>
+  </si>
+  <si>
+    <t>منظور وجود خط تلفنی آزاد می باشد که در هیچ لحظه ای به جز اطلاع رسانی موارد بحرانی اشغال نشود</t>
+  </si>
+  <si>
+    <t>آیا منظور  از وجود خط آزاد اطلاع رسانی برای مقادیر بحرانی دربخش بستری همان HOTLINE است ؟واگر هست ، دربیمارستان زیر 161 تخت می توان از خط HOTLINE آزمایشگاه استفاده نمود؟</t>
+  </si>
+  <si>
+    <t>در خصوص تعیین کارشناس فنی تصاویر دیجیتال می توان از مسئول فیزیک بهداشت واحد تصویربرداری با توجه به اینکه بر تمامی فرایندها واحد تصویربرداری اشراف دارد و آشنا به امور رایانه می باشد انتخاب نمود</t>
+  </si>
+  <si>
+    <t>آیا منظور شما از بهداشت پرتو ها همان بهداشت محیط ستاد می باشد ؟</t>
+  </si>
+  <si>
+    <t>منظور رعایت اصول بهداشت پرتوها و حفاظت پرتوها مطابق ضوابط سازمان انرژی اتمی ایران شامل الزامات و اقدامات مختلف  می باشد، از جمله می توان به موارد ذیل اشاره نمود؛اطلاع مسئول فیزیك بهداشت از شرح وظایف قانونی و عمل به آن، وجود برنامه نظارتی برای پیشگیری از فعالیت/ کاربرد منابع مولد اشعه بدون اخذ مجوز کار با اشعه که در سنجه الف-6-6-2 مفصل به آن اشاره شده است.</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحورتصویربرداری</t>
+  </si>
+  <si>
+    <t>خیر ،بخش تصویربرداری از الزامات آیین نامه تاسیس بیمارستان ها می باشد و تمامی بیمارستان ها باید این بخش را داشته باشند.</t>
+  </si>
+  <si>
+    <t>بله تمامی دستگاه های تشخیصی ودرمانی نیاز به کنترل کیفی(کالیبراسیون) دارند. به شرکت مربوط و بروشور آن مراجعه نمایید.</t>
+  </si>
+  <si>
+    <t>کمیته دارو درمان یا اورژانس تفاوتی ندارد مهم نتیجه کار است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">یک خط و یک گوشی تلفن بحرانی در بخش جهت گزارش نتایج بحرانی آزمایشگاه و رادیولوژی کافی است یا باید مجزا باشند ؟ </t>
+  </si>
+  <si>
+    <t>کالیبراسیون بخشی از اقدامات کنترل کیفی است.</t>
+  </si>
+  <si>
+    <t>صرفا بر اساس توصیه کارخانه سازنده</t>
+  </si>
+  <si>
+    <t>سیستم قفل کننده موقت ورودی برای اتاق های پرتو توصیه می باشد و الزام نیست.</t>
+  </si>
+  <si>
+    <t>با توجه به عدم انجام خدماتی که نیاز به بیهوشی دارند در بخش تصویربرداری اغلب بیمارستان ها، آیا وجود فضای ریکاوری در این مراکز لازم است؟ حداقل استانداردهای این فضا چیست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اخذ رضایت آگاهانه از بیماران / مراجعین برای انجام پروسیجرهای تهاجمی (برای بیماران سرپایی که درخواست CT و MRI  با تزریق از طرف پزشک معالج خارج از بیمارستان دارند توضیحات در خصوص مزایا و معایب توسط پزشک رادیولوژی داده می شود در صورتی که باید پزشک معالج بیمار باید توضیحات را داده و از بیمار اثرانگشت گرفته شود؟ </t>
+  </si>
+  <si>
+    <t>معرفی نمونه مرکز مجهز به سیستم قفل کننده موقت ورودی همزمان با عملکرد دستگاه رادیولوژی؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کالیبراسیون دستگاه های CT و فلوروسکوپی  بر اساس استانداردهای سازمان انرژی اتمی انجام می شود اما در خصوص دستگاه های MRI و سونوگرافی مسائل ذیل مطرح است:      1- انجام کالیبراسیون دستگاه های مذکور شامل چه تست هایی است؟      2-منظور از افراد مجاز چه افرادی می باشند؟      3- نحوه ارزیابی با توجه به عدم اشراف علمی ارزیاب در این تست ها که بسیار تخصصی می باشد به چه صورت است؟      4-تناوب دوره زمانی انجام تست ها چگونه می باشد؟                    </t>
+  </si>
+  <si>
+    <t>کیفیت  تمام تصاویر با نظر خبرگان بایستی چک شود.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> خط یکطرفه برای تصویر برداری الزامی نیست. فوریت مانند نتایج آزمایشگاه نیست. اما منظور وجود خط تلفنی آزاد می باشد که در هیچ لحظه ای به جز اطلاع رسانی موارد بحرانی اشغال نشود.</t>
+  </si>
+  <si>
+    <t>این موضوع بایستی توسط مسئول فنی بخش تصویر برداری بررسی و مشخص شود معمولا تمامی بیمارستان های جنرال ممکن است در شرایطی نیاز به چنین اقداماتی داشته باشند.حتی پیش بینی آن در مراکز تک تخصصی هم لازم است چون امکان انجام پروسیجر برای بیماران بی قرار، کم توان و یا معلول ذهنی و جسمی و.....وجود داد پس باید از ابعاد گوناگون این موضوع بررسی و همه جوانب در نظر گرفته شود.</t>
+  </si>
+  <si>
+    <t>با مطالعه برو شور ها و آموزش هایی که در زمان نصب و یا تعمیرات دوره ای شرکت های مجاز به کاربران توصیه می کنند.</t>
+  </si>
+  <si>
+    <t>اخذ رضایت آگاهنه در مرکز تصویر برداری توسط پزشک رادیولوژیست که انجام دهنده آن پروسیجر می باشد باید انجام شود. بایستی در فهرست اقدامات تهاجمی بیمارستان قید شود.</t>
+  </si>
+  <si>
+    <t>کنترل کیفی دستگاه های مذکور توسط شرکت های مجاز مورد تایید سازمان انرژی اتمی که در سایت سازمان انرژی اتمی قابل دسترسی است و سالانه به روز رسانی می شود. تناوب آن بر اساس مستندات دستگاه و برنامه ریزی مسول فنی است.</t>
+  </si>
+  <si>
+    <t>آيا بررسي اثربخشي از طريق وجود آيتم بررسي عكسهاي تكراري كه در شاخص اين بخش آمده، كفايت مي كند يا آيتم ديگري پيشنهاد مي شود؟</t>
+  </si>
+  <si>
+    <t>طبق توضیحات سنجه مرتبط کارشناس فنی تصاویر دیجیتال ترجیيحا یك نفر از بین کارشناسان واحد تصویربرداری که بر تمامی فرآیندهای واحد تصویربرداری اشراف دارند و آشنا به امور رایانه هستند انتخاب میشوند.</t>
+  </si>
+  <si>
+    <t>نیاز به بررسی همه جانبه و شرایط بیمارستان  مورد نظر دارد.ولی شاید یک راهکار برنامه ریزی و اختصاص یک روز معین یا ساعات مشخصی برای این قبیل تصویر برداری باشد. اما در صورت داشتن فقط گرافی ساده غ ق ا می شود.</t>
+  </si>
+  <si>
+    <t>همانطور که درگام ها و توضیحات سنجه مرتبط به شماره  ب-7-2-1 اشاره شده است اخذ و ثبت دقیق اطلاعات هویتی بیماران که شامل نام، نام خانوادگی، نام پدر،کد ملی ، نام پزشک، علت مراجعه، سابقه حساسیت و.......) می باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر.طبق دستور العمل اخذ رضایت آگاهانه لازم است لیست اقدامات و پروسیجر های تهاجمی بر اساس نظر پزشکان متخصص هر رشته مشخص شده و به تایید رییس بخش برسد. بر این اساس سنجه های غ.ق. ا توسط بیمارستان مشخص توسط دانشگاه تایید و سپس در ارزیابی توسط ارزیابان چک می شود. در صورت گرافی ساده غ ق ا </t>
+  </si>
+  <si>
+    <t>طبق دستور العمل مربوطه، اخذ رضایت آگاهانه از بیماران در وضعیت های تهدید کننده زندگی، اختلالات هوشیاری الزامی نیست. در سایر موارد باید توسط واحد انجام دهنده پروسیجر اخذ شود.</t>
+  </si>
+  <si>
+    <t>این عوامل متعدد بوده وهمچنین ممکن است در بیمارستان های گونا گون با شرایط متفاوت این عوامل با یکدیگر فرق کند.مسئول فنی بخش با همفکری کارشناسان متبحر و با تجربه این عوامل را مشخص می نمایند ممکن است عوامل انسانی (عدم مهارت کافی-آموزش ناکافی به بیمار و در نتیجه عدم همکاری بیمار-بی دقتی و ..)و یا عوامل مربوط به تجهیزات (مستهلک بودن، عدم انجام تعمیرات دوره ای و...) باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">موارد بحرانی موارد مهم و تاثیر گذار در درمان بیمار می باشد که نشان دهنده وخامت حال بیمار بوده و باید هر چه سریعتر اطلاع رسانی لازم در این خصوص انجام شود و ممکن است حین تصویر برداری پزشک و یا کارشناسان با آن مواجه می شوند.لازم است این مواردهمانطور که در سنجه مرتبط  گفته شده توسط مسول فنی بخش وسایر متخصصین  مربوط شناسایی و اطلاع رسانی لازم به کارکنان فنی بخش  به منظور اقدام سریع در اینگونه موارد صورت پذیرد. </t>
+  </si>
+  <si>
+    <t>انجام وگزارش تصويربرداري هاي غيراورژانس  ، در كميته دارو ودرمان وتجهيزات مصوب شود ، طبق اين سنجه آيا درست مي باشد در گام اول همين سنجه  كميته ارتقاي اورژانس گفته شده است؟</t>
+  </si>
+  <si>
+    <r>
+      <t>یکی از شاخص ها عکس های تکراری و یا برگشتی استهلاک های دیگری</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t>هم در نظر گرفته شود</t>
+    </r>
+  </si>
+  <si>
+    <t>بیمارستان و بخش باید در این خصوص برنامه داشته باشد و راهکار های مختلف رابررسی کند. بسته به شرایط بیمار،آیا بیمار در آن لحظه در بخش حضور دارد یاخیر راهکارها متفاوت می باشد.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -282,106 +427,107 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -628,395 +774,529 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF116"/>
+  <dimension ref="A1:AF144"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B1" s="11"/>
       <c r="C1" s="5"/>
     </row>
-    <row r="2" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="9"/>
+    <row r="3" spans="1:3" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9">
+        <v>1</v>
+      </c>
       <c r="B3" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C3" s="13" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="9"/>
+      <c r="C3" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9">
+        <v>2</v>
+      </c>
       <c r="B4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9">
         <v>3</v>
       </c>
-      <c r="C4" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="9"/>
       <c r="B5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9">
         <v>4</v>
       </c>
-      <c r="C5" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="9"/>
       <c r="B6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C6" s="14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9">
+        <v>5</v>
+      </c>
+      <c r="B7" s="13" t="s">
         <v>7</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="A8" s="9"/>
+      <c r="C7" s="14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>6</v>
+      </c>
       <c r="B8" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="C8" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9">
+        <v>7</v>
+      </c>
+      <c r="B9" s="13" t="s">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="C9" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9">
+        <v>8</v>
+      </c>
+      <c r="B10" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="B10" s="13" t="s">
+      <c r="C10" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>9</v>
+      </c>
+      <c r="B11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="13" t="s">
-[...6 lines deleted...]
-      <c r="B11" s="13" t="s">
+      <c r="C11" s="14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
+        <v>10</v>
+      </c>
+      <c r="B12" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="13" t="s">
-[...6 lines deleted...]
-      <c r="B12" s="13" t="s">
+      <c r="C12" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="A13" s="9"/>
+    </row>
+    <row r="13" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>11</v>
+      </c>
       <c r="B13" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="13" t="s">
+      <c r="C13" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>12</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>13</v>
+      </c>
+      <c r="B15" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="2"/>
-[...3 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="C15" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="13" t="s">
+    </row>
+    <row r="16" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>14</v>
+      </c>
+      <c r="B16" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="D14" s="2"/>
-[...3 lines deleted...]
-      <c r="B15" s="13" t="s">
+      <c r="C16" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="13" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>15</v>
+      </c>
+      <c r="B17" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="2"/>
-[...3 lines deleted...]
-      <c r="B16" s="13" t="s">
+      <c r="C17" s="14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9">
+        <v>16</v>
+      </c>
+      <c r="B18" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13" t="s">
+      <c r="C18" s="14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9">
+        <v>17</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9">
+        <v>18</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9">
+        <v>19</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9">
+        <v>20</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9">
+        <v>21</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9">
+        <v>22</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9">
+        <v>23</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="9">
+        <v>24</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9">
+        <v>25</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9">
+        <v>26</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="9">
+        <v>27</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="75" x14ac:dyDescent="0.25">
+      <c r="A30" s="9">
+        <v>28</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="9">
+        <v>29</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="9">
+        <v>30</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="9">
+        <v>31</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="9">
+        <v>32</v>
+      </c>
+      <c r="B34" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="2"/>
-[...6 lines deleted...]
-      <c r="C17" s="13" t="s">
+      <c r="C34" s="14" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="9">
+        <v>33</v>
+      </c>
+      <c r="B35" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="D17" s="2"/>
-[...137 lines deleted...]
-    <row r="41" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="9">
+        <v>34</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="9">
+        <v>35</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="9">
+        <v>36</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="9">
+        <v>37</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="2"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="1"/>
+    </row>
+    <row r="41" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A41" s="3"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
     </row>
-    <row r="42" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
     </row>
-    <row r="43" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
     </row>
-    <row r="44" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
     </row>
-    <row r="45" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
     </row>
-    <row r="46" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="3"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
     </row>
-    <row r="47" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
     </row>
-    <row r="48" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
     </row>
     <row r="49" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="3"/>
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
     </row>
     <row r="50" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A50" s="3"/>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
     </row>
     <row r="51" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
     </row>
     <row r="52" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3"/>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
     </row>
     <row r="53" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
@@ -1316,50 +1596,190 @@
     </row>
     <row r="112" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A112" s="3"/>
       <c r="B112" s="6"/>
       <c r="C112" s="6"/>
     </row>
     <row r="113" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A113" s="3"/>
       <c r="B113" s="6"/>
       <c r="C113" s="6"/>
     </row>
     <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A114" s="3"/>
       <c r="B114" s="6"/>
       <c r="C114" s="6"/>
     </row>
     <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A115" s="3"/>
       <c r="B115" s="6"/>
       <c r="C115" s="6"/>
     </row>
     <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A116" s="3"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
+    </row>
+    <row r="117" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="3"/>
+      <c r="B117" s="6"/>
+      <c r="C117" s="6"/>
+    </row>
+    <row r="118" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="3"/>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+    </row>
+    <row r="119" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="3"/>
+      <c r="B119" s="6"/>
+      <c r="C119" s="6"/>
+    </row>
+    <row r="120" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="3"/>
+      <c r="B120" s="6"/>
+      <c r="C120" s="6"/>
+    </row>
+    <row r="121" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="3"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+    </row>
+    <row r="122" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="3"/>
+      <c r="B122" s="6"/>
+      <c r="C122" s="6"/>
+    </row>
+    <row r="123" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="3"/>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+    </row>
+    <row r="124" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="3"/>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
+    </row>
+    <row r="125" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="3"/>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+    </row>
+    <row r="126" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="3"/>
+      <c r="B126" s="6"/>
+      <c r="C126" s="6"/>
+    </row>
+    <row r="127" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="3"/>
+      <c r="B127" s="6"/>
+      <c r="C127" s="6"/>
+    </row>
+    <row r="128" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="3"/>
+      <c r="B128" s="6"/>
+      <c r="C128" s="6"/>
+    </row>
+    <row r="129" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="3"/>
+      <c r="B129" s="6"/>
+      <c r="C129" s="6"/>
+    </row>
+    <row r="130" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="3"/>
+      <c r="B130" s="6"/>
+      <c r="C130" s="6"/>
+    </row>
+    <row r="131" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="3"/>
+      <c r="B131" s="6"/>
+      <c r="C131" s="6"/>
+    </row>
+    <row r="132" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="3"/>
+      <c r="B132" s="6"/>
+      <c r="C132" s="6"/>
+    </row>
+    <row r="133" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="3"/>
+      <c r="B133" s="6"/>
+      <c r="C133" s="6"/>
+    </row>
+    <row r="134" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="3"/>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+    </row>
+    <row r="135" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="3"/>
+      <c r="B135" s="6"/>
+      <c r="C135" s="6"/>
+    </row>
+    <row r="136" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="3"/>
+      <c r="B136" s="6"/>
+      <c r="C136" s="6"/>
+    </row>
+    <row r="137" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="3"/>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6"/>
+    </row>
+    <row r="138" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="3"/>
+      <c r="B138" s="6"/>
+      <c r="C138" s="6"/>
+    </row>
+    <row r="139" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="3"/>
+      <c r="B139" s="6"/>
+      <c r="C139" s="6"/>
+    </row>
+    <row r="140" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="3"/>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6"/>
+    </row>
+    <row r="141" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="3"/>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6"/>
+    </row>
+    <row r="142" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="3"/>
+      <c r="B142" s="6"/>
+      <c r="C142" s="6"/>
+    </row>
+    <row r="143" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="3"/>
+      <c r="B143" s="6"/>
+      <c r="C143" s="6"/>
+    </row>
+    <row r="144" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="3"/>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>