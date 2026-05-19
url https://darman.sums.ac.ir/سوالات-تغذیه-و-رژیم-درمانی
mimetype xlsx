--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -21,125 +21,173 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>شناسایی نیازهای توانبخشی توسط چه کسی باید انجام شود؟</t>
-[...65 lines deleted...]
-    <t>بله</t>
+    <t>تمامی کالیبراسیون ها می بایست توسط شرکت های مجاز و آشنا به این تجهیزات انجام شود. مگر مواردی وجود داشته باشد که کارخانه یا شرکت نصب کننده به کاربران توضیح دهد که به صورت دوره ای مثلا روزانه توسط کاربران انجام شود.</t>
+  </si>
+  <si>
+    <t>در قسمت نکات مهم در خصوص تغذیه بیماران نیازمند حمایت تغذیه ای مورد 6 به اینکه از پرستار آموزش دیده جهت تهیه گاواژ به صورت اختیاری اشاره کرده اما در مورد 8 به لزوم و  اجباری بودن تهیه گاواژ توسط پرستار آموزش دیده اشاره می کند که مغایرت دارد.</t>
+  </si>
+  <si>
+    <t>در مورد 9 گفته شده که ظروف گاواژ باید یکبار مصرف دربدار باشد در حالیکه در مورد 10 گفته شده نیاز به استفاده از ظروف یکبار مصرف گیاهی نیست و درواقع مغایرت دارد.</t>
+  </si>
+  <si>
+    <t>مورد 10 مربوط به استفاده از گاواژتجاری است و مورد 9 مربوط به تهیه گاواژدر خود بیمارستان</t>
+  </si>
+  <si>
+    <t>در صورتی که پزشک درخواست مشاوره تغذیه ندهد تکلیف این سنجه به چه صورتی می باشد؟</t>
+  </si>
+  <si>
+    <t>این سنجه مربوط به ارزیابی و تعیین تکلیف پزشک است در صورتیکه پزشک بیمار را تعیین تکلیف به لحاظ رژیم غذایی نکرده است نمره  ای به این سنجه تعلق نمی گیرد</t>
+  </si>
+  <si>
+    <t>با توجه به تداخل حیطه وظایف دکتری تغذیه و کارشناس تغذیه در مراحل اجرایی استانداردها، شفاف سازی شرح وظایف و انجام این استانداردها در شرایط حضور و عدم حضور دکتری تغذیه در بیمارستانها کمک کننده خواهد بود</t>
+  </si>
+  <si>
+    <t>طبق تو ضیحات سنجه مشاور تغذیه به تمامی دانش آموختگان تغذیه با یکی از مدارک تحصیلی لیسانس تغذیه، قوق لیسانس )اعم از تغذیه، علاوم بهداشتی در تغذیه و تغذیه بالینی(و دکترای تخصصی تغذیه )اعم از PHD . MD PHD  اطلاق میشود.</t>
+  </si>
+  <si>
+    <t>در صورتيكه  اندازه گيري قد و وزن كودكان و نوزادان در بخش اورژانس يك بيمارستان تك تخصصي اطفال انجام مي شود، آيا ضروري است ترازو و قدسنج در بخش هاي بستري موجود باشد؟</t>
+  </si>
+  <si>
+    <t>جهت ارزیابی تغذیه بیماران باید درخواست مشاوره تغذیه توسط پزشک معالج ثبت گردد که حق مشاوره به کارشناس تغذیه تعلق نمی گیرد ولی در سنجه اشاره شده که مشاور تغذیه به تمام دانش آموختگان در همه مقاطع تحصیلی اطلاق می گردد. لذا به نظرمی رسد تضاد منافع ایجاد شود</t>
+  </si>
+  <si>
+    <t>در قسمت توضیحات آورده شده است : (در صورتیکه برای بیمار ارزیابی تخصصی تغذیه طبق در خواست پزشک انجام شود، در سامانه اطلاعات بیمارستانی ثبت گردد.) تاکنون ارزیابی تخصصی تغذیه در سامانه اطلاعات بیمارستان ثبت نمی شده، اگر قرار بر ثبت باشد اینکار توسط چه کسی و چگونه بایستی انجام شود؟</t>
+  </si>
+  <si>
+    <t>روش علمی برای تخمین وزن برای بیمارانی که قادر به ایستادن نیستند مشخص شود</t>
+  </si>
+  <si>
+    <t xml:space="preserve">با توجه به الزامات ثبت در مراکز درمانی ، مشاوره تغذیه باید در فرم مشاوره ثبت گردد یا به عنوان دستور پزشک در فرم دستورات پزشک ثبت گردد؟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> امتیاز کامل زمانی تعلق می گیرد که پزشک درخواست مشاوره تغذیه داه باشد و ارزیابی تخصصی انجام و اجرا (در صورت تایید پزشک)شده باشد</t>
+  </si>
+  <si>
+    <t>گام دوم  سنجه در خصوص مشاوره تغذیه  بیماریهای اولویت داردر اطفال با توضیحات سطر ششم هم خوانی ندارد ( دستورالعمل ارزیابی تخصصی اطفال  )</t>
+  </si>
+  <si>
+    <t>سلیاک و بیماری های متابولیک مادرزادی در گام دوم باید اضافه شود(پاسخ دفتر تغذیه)</t>
+  </si>
+  <si>
+    <t>مشاوره تغذیه باید به دستور پزشک باشد یا در موارد 18 گانه در هر صورت؟</t>
+  </si>
+  <si>
+    <t>از آنجاییکه پزشک مسئول اصلی درمان بیمار است در همه موارد نیاز به  دستور پزشک وجود دارد.</t>
+  </si>
+  <si>
+    <t>آیا بیماران با تشخیص پزشکی ضربه سر با هر سطح هوشیاری نیازمند مشاوره تغذیه میباشند؟آیا داشتن رژیم مکتوب در پرونده بیمار الزامی است یا رژیم مکتوب که تحویل بیمار مشود کفایت میکند؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور از وجود رژیم مکتوب در پرونده بیمار، یعنی جدا از فرم ارزیابی تغذیه باید رژیم جدا هم در پرونده لحاظ شود؟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">با توجه به نبود/ کمبود ظروف گیاهی درب دار برای توزیع محلول گاواژ، بیمارستان مجاز به استفاده از چه نوع ظروفی میباشد؟ </t>
+  </si>
+  <si>
+    <t>موارد مجاز در توضیحات سنجه قید شده است و برای سایر مواردنیازمند بررسی و هماهنگی با واحد بهداشت محیط می باشد.</t>
+  </si>
+  <si>
+    <t>منظور از چینش سینی غذای بیماران مطابق با فهرست دریافت شده از سامانه اطلاعات بیمارستان چیست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ثبت درخواست مشاوره تغذیه ای در پرونده پزشکی بیماران توسط پزشک برای تمامی بیماران با اقامت بیش از 24 ساعت در بخش های ویژه بزرگسالان و کودکان شاملCCUو P.CCUنیز الزامی می باشد </t>
+  </si>
+  <si>
+    <t>تهیه میان وعده بارمالی به بیمارستان تحمیل می کند لذا این سنجه قابلیت اجرایی پایینی در شرایط کنونی دارد .</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درسنجه های تغذیه و رژیم درمانی</t>
+  </si>
+  <si>
+    <t>سطح سنجه سه است و برای تمام بیمارستان ها الزام نیست.</t>
+  </si>
+  <si>
+    <t>آنجه مهم است انجام ارزیابی تخصصی و اجرای آن برای بیمار است اگر ارزیابی تخصصی برای بیمار انجام و توسط پزشک تایید/عدم تایید  شود برا ی اجرا قابل قبول است.</t>
+  </si>
+  <si>
+    <t>تطبیق غذای بیمار که در آشپزخانه آماده می شود با رژیم های درمانی/معمولی هریک از بیماران که از طریق سامانه به آنها اطلاع رسانی شده است.</t>
+  </si>
+  <si>
+    <t>در کتاب ضوابط و دستور العمل های بخش تغذیه توضیح داده شده است.</t>
+  </si>
+  <si>
+    <t>هدف اعتبار بخشی تعیین تکلیف وضعیت رژیم غذایی بیمار است و انجام ارزیابی های تخصصی در مواردیکه ضرورت دارد.</t>
+  </si>
+  <si>
+    <t>طبق توضیحات سنجه ها در همه بخش ها وجود ترازو و قد سنج مورد نیاز است.</t>
+  </si>
+  <si>
+    <t>تمام بیماران به لحاظ وضعیت رژیم غذایی باید تعیین تکلیف شوند معمولی/ درمانی و غذای بیماران نیز مطابق با درخواست ثبت شده ارائه شود.</t>
+  </si>
+  <si>
+    <t>انجام گاواژ توسط پرستاران می باشد.</t>
+  </si>
+  <si>
+    <t>كاليبراسيون ترازو و قد سنج چگونه انجام شود؟</t>
+  </si>
+  <si>
+    <t>چینش سینی غذای بیماران مطابق با فهرست دریافت شده از سامانه اطلاعات بیمارستان و برنامه غذایی نوشته شده هفتگی یا ماهیانه/ ایا فقط در صورت اعلام برنامه و رژیم غذاییی در سامانه his امتیاز به بیمارستان تعلق میگیرد؟</t>
+  </si>
+  <si>
+    <t>منظور درخواست انجام ارزیابی تخصصی است که باید توسط پرستار انجام شود.</t>
+  </si>
+  <si>
+    <t>بنا به  تشخیص پزشک معا لج و در خواست ارزیابی تخصصی توسط پزشک در پرونده باید ثبت شود</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تعیین تکلیف رژیم غذای بیمار توسط پزشک در فرم دستورات پزشکی الزامی است و سپس انجام ارزیابی تخصصی و اجرای آن </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
@@ -177,51 +225,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -233,97 +281,107 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -570,281 +628,268 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF73"/>
+  <dimension ref="A1:AF116"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B14" sqref="B14"/>
+    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="B1" s="11"/>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="11" t="s">
+      <c r="B2" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9"/>
+      <c r="B3" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9"/>
+      <c r="B4" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9"/>
+      <c r="B5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
+      <c r="B8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9"/>
+      <c r="B9" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="2"/>
+    </row>
+    <row r="11" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9"/>
+      <c r="B11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="2"/>
+    </row>
+    <row r="12" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="2"/>
+    </row>
+    <row r="13" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="2"/>
+    </row>
+    <row r="14" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="2"/>
+    </row>
+    <row r="15" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+      <c r="B15" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="2"/>
+    </row>
+    <row r="16" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="2"/>
+    </row>
+    <row r="17" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="2"/>
+    </row>
+    <row r="18" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...21 lines deleted...]
-      <c r="C3" s="12" t="s">
+      <c r="C18" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="2"/>
+    </row>
+    <row r="19" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="13" t="s">
         <v>24</v>
       </c>
-    </row>
-[...181 lines deleted...]
-      <c r="C22" s="6"/>
+      <c r="C19" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="2"/>
+    </row>
+    <row r="20" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+      <c r="B20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="2"/>
+    </row>
+    <row r="21" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="2"/>
+      <c r="B21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="2"/>
+    </row>
+    <row r="22" spans="1:4" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
     </row>
     <row r="24" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="3"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
     </row>
     <row r="25" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
     </row>
     <row r="26" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
     </row>
     <row r="27" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
@@ -1056,50 +1101,265 @@
     </row>
     <row r="69" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A69" s="3"/>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
     </row>
     <row r="70" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A70" s="3"/>
       <c r="B70" s="6"/>
       <c r="C70" s="6"/>
     </row>
     <row r="71" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A71" s="3"/>
       <c r="B71" s="6"/>
       <c r="C71" s="6"/>
     </row>
     <row r="72" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A72" s="3"/>
       <c r="B72" s="6"/>
       <c r="C72" s="6"/>
     </row>
     <row r="73" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A73" s="3"/>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
+    </row>
+    <row r="74" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="3"/>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+    </row>
+    <row r="75" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="3"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="6"/>
+    </row>
+    <row r="76" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
+    </row>
+    <row r="77" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+    </row>
+    <row r="78" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3"/>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+    </row>
+    <row r="79" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="3"/>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+    </row>
+    <row r="80" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3"/>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
+    </row>
+    <row r="81" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="3"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+    </row>
+    <row r="82" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="3"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
+    </row>
+    <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="3"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+    </row>
+    <row r="84" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="3"/>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
+    </row>
+    <row r="85" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="3"/>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+    </row>
+    <row r="86" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="3"/>
+      <c r="B86" s="6"/>
+      <c r="C86" s="6"/>
+    </row>
+    <row r="87" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="3"/>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+    </row>
+    <row r="88" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="3"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+    </row>
+    <row r="89" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="3"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+    </row>
+    <row r="90" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="3"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+    </row>
+    <row r="91" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="3"/>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+    </row>
+    <row r="92" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="3"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+    </row>
+    <row r="93" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="3"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="6"/>
+    </row>
+    <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="3"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+    </row>
+    <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="3"/>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+    </row>
+    <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="3"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+    </row>
+    <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="3"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
+    </row>
+    <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="3"/>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+    </row>
+    <row r="99" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="3"/>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
+    </row>
+    <row r="100" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="3"/>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+    </row>
+    <row r="101" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="3"/>
+      <c r="B101" s="6"/>
+      <c r="C101" s="6"/>
+    </row>
+    <row r="102" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="3"/>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6"/>
+    </row>
+    <row r="103" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="3"/>
+      <c r="B103" s="6"/>
+      <c r="C103" s="6"/>
+    </row>
+    <row r="104" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="3"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+    </row>
+    <row r="105" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="3"/>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6"/>
+    </row>
+    <row r="106" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="3"/>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
+    </row>
+    <row r="107" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="3"/>
+      <c r="B107" s="6"/>
+      <c r="C107" s="6"/>
+    </row>
+    <row r="108" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="3"/>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+    </row>
+    <row r="109" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="3"/>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+    </row>
+    <row r="110" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="3"/>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+    </row>
+    <row r="111" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="3"/>
+      <c r="B111" s="6"/>
+      <c r="C111" s="6"/>
+    </row>
+    <row r="112" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="3"/>
+      <c r="B112" s="6"/>
+      <c r="C112" s="6"/>
+    </row>
+    <row r="113" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="3"/>
+      <c r="B113" s="6"/>
+      <c r="C113" s="6"/>
+    </row>
+    <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="3"/>
+      <c r="B114" s="6"/>
+      <c r="C114" s="6"/>
+    </row>
+    <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="3"/>
+      <c r="B115" s="6"/>
+      <c r="C115" s="6"/>
+    </row>
+    <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="3"/>
+      <c r="B116" s="6"/>
+      <c r="C116" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>