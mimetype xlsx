--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -6,388 +6,217 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="7515"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>منظور از تجهیزات مازاد در مراکزتک  تخصصی  که ست ها معمولا یکسان است چیست ایا منظور برای مراکز جنرال می باشد که پروسیجر جراحی متفاوت دارند ؟</t>
-[...43 lines deleted...]
-    <t>نوبت دهی و پذیرش در اتاق عمل با لحاظ وضعیت اورژانس، عفونی و پرخطر بودن صورت گیرد؟ آیا نیاز به تدوین دستورالعمل مشخص می باشد؟</t>
+    <t>شناسایی نیازهای توانبخشی توسط چه کسی باید انجام شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بیماران نیارمند ایتدا توسط پرستار مسیول بیمار ارزیابی  می شود و اطلاعات به پزشک معالج می دهد پزشک معالج می تواند دستور توانبخشی ازقبیل  فیزیوتراپی و کاردرمانی یا گفتار درمانی می دهد یا می تواند درخواست مشاوره توانبخشی از متخصص  طب  فیزیکی دهد </t>
+  </si>
+  <si>
+    <t>ایاخدمات توانبخشی در بیمارستان تک تخصصی زنان قابل ارزیابی است؟</t>
+  </si>
+  <si>
+    <t>در بیمارستان هایی که فیزیوتراپ ، گفتار درمان و ... در بیمارستان وجود ندارد آیا این سنجه قابل ارزیابی است؟</t>
+  </si>
+  <si>
+    <t>آیا وجود خدمات توانبخشی شامل فیزیوتراپی، طب فیزیکی، روانشناسی بالینی، خدمات کاردرمانی، گفتاردرمانی ، اپتومتری و ادیومتری و تامین ارتوزها و پروتزها در همه مراکز الزامی است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر مهم شناسایی بیماران به خدمات توانبخشی است و بعد تامین آن ها توسط بیمارستان و یا از خارج بیمارستان(پیمانکاری- عقد قرار داد) برای بیماران نیازمند توانبخشی طبق راهنمای اعتبار بخشی ملی حداقل دوخدمت ازقبیل فیزیوتراپی و کاردرمانی یا گفتار درمانی نیاز است.موارد ارتوپد فنی و اپتومتری برحسب نیاز بیمار  و موردی به صورت تامین یا ارایه خدمت است. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">نیازهای توانبخشی بیماران شناسایی و برنامه ریزی می شود . ( با توجه به جدا بودن و دور بودن کلینیک تخصصی از برخی بیمارستانها و وجود خدمات تخصصی و امکانات و تجهیزات تخصصی در خارج از بیمارستان آیا نمره سنجه کسب  می شود یا خیر ؟ ) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">توانبخشی بصورت پاسیو بر بالین بیمار امکان پذیر است. درصورت شرایط مساعد بیمار با تایید پزشک معالج امکان انتقال ایمن بیمارجهت انجام توانبخشی امکان پذیراست. </t>
+  </si>
+  <si>
+    <t>انجام خدمات توانبخشی مورد نیاز بیماران در تمام نوبت‌های کاری و ایام هفته اعم از تعطیل و غیر تعطیل بدون وقفه در  بیمارستان تک تخصصی روانپزشکی توجیهی ندارد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سطح سنجه سه است-ضمنا همه خدمات از نظر زمان ارائه به یک صورت خواسته نشده و گام های مختلف دارد.ملاک شرایط بالینی بیمار است و ببماران روان پزشکی هم با توجه به مشکلات حرکتی یا کاشکتیک بودن ممکن است به منظور جلوگیری از افت وضعیت سایکوموتور  نیاز به توانبخشی  داشته باشند. لذا غیر قابل ارزیابئ منظور نمی گردد.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">آیا در بیمارستان تک تخصصی پوست جرای این سنجه الزامی است؟ </t>
+  </si>
+  <si>
+    <t>در تمام بیمارستان ها باید توسط متخصصین امر نیاز های بیماران به خدما ت توانبخشی که ممکن است بوجود بیاید شناسایی شود و بعد برای ارائه آن خدمات برنامه ریزی کرد-حتی بیماری که برای انجام پروسیجر دیگری بستری شده ولی نیاز به خدمات توانبخشی دارد. ملاک ارزیابی  داشتن بیماران ذکر شده در راهنمای کتاب اعتباربخشی ملی است. ارزیابی بیمار از نظر نیاز به توانبخشی  ابتدا توسط پرستار قدم  اول است.</t>
+  </si>
+  <si>
+    <t>خدمات توانبخشی مورد نیاز بیماران طبق این سنجه سطح 3 میباشد و متناقض با سنجه ب-1-9-1  و سنجه ب-1-9-2 که هر دو سطح 2 میباشند ، است</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر متناقض نیست در بیمارستان های پیشرو ارائه خدمات در زمان های بیشتری ارائه خواهد شد ولی سایر بیمارستان ها می توانند سنجه سطح سه را انجام ندهند و امتیاز آنرا نیز از دست بدهند. سنجه اول شناسایی و برنامه ریزی برا ی بیماران نیازمند خدمات توانبخشی شناسائی  شده ملاک است. سنجه دوم‌  ارائه خدمات توانبخشی اثربخش ایمن برای بیماران هدف است. سنجه  سوم اطمینان از ارائه خدمت توانبخشی مستمر ملاک است. روزهای تعطیل رسمی نباید مانع ارائه خدمت توانبخشی گردد. </t>
+  </si>
+  <si>
+    <t>باتوجه به عدم وجود خدمات کار درمانی و بینایی سنجی در بیمارستان آیا نیاز به اخذ قرارداد با دیگر مراکز می باشد (خدماتی که در شهر ارائه نمی شوند چگونه تأمین گردند)</t>
+  </si>
+  <si>
+    <t>شناسایی همه نیاز های بیماران و برنامه ریزی برای ارائه آن ها توسط بیمارستان یا اخذ قرارداد/ پیمانکاری از خارج بیمارستان. ملاک بیمار است نه ارائه  با عدم ارائه  خدمت.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تکلیف بیمارستان در خصوص عدم ارائه خدمات توانبخشی ( فیزیوتراپی ،طب فیزیکی ، کاردرمانی ، گفتار درمانی ،اپتومتری و ادیو متری ) بدلیل عدم دخالت بیمارستان در جذب نیروهای فوق الذکرق چیست؟ </t>
+  </si>
+  <si>
+    <t>اگر به صورت پیمانکاری انجام می شود حتما یکی از کارشناسان  توانبخشی بعنوان ناظر بر قرار داددر نظر گرفته می شود که کلیه امور از کارکنان ، تجهیزات، زمان ارائه و... را بررسی ودر صورت لزوم تذکر، گزارش به تیم رهبری و مدیریت و اقدام اصلاحی انجام شود. در صورت عدم تامین خدمت نمره ای کسب نخواهد شد.</t>
+  </si>
+  <si>
+    <t>ارائه خدمات فیزیوتراپی در روزهای E غیرتعطیل و برطبق روزهای تعطیل M/E جهت امکان دسترسی آسان به خدمات توانبخشی بر بالین بیمار تا چه اندازه برای بیمارستان‌های تک تخصصی الزامی است؟</t>
+  </si>
+  <si>
+    <t>ملاک ارایه خدمت براساس راهنمای اعتبار بخشی ملی  حداقل ۱۵ ساعت در هفته  مستمر یا متناوب است که بیش از سه روز متوالی در تولنبخشی فاصله نیافتد. ارائه خدمت در روزهای تعطیل از نظر استمرار توانبخشی  یک  نوبت در یک شیفت کفایت می کند.</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام در سنجه های توانبخشی</t>
+  </si>
+  <si>
+    <t>مهم شناسایی نیاز بیماران به خدمات توانبخشی و ارائه آن ها است که اگر بیمارستان هیچ کارشناسایی در این خصوص ندارد و کاری انجام نمی دهد امتیاز سنجه را نمی گیرد. غ.ق.ا نمی شود</t>
   </si>
   <si>
     <t>بله</t>
-  </si>
-[...163 lines deleted...]
-    <t>بله قابل ارزیابی میباشد.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -404,105 +233,99 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -747,582 +570,408 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF98"/>
+  <dimension ref="A1:AF73"/>
   <sheetViews>
     <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C37" sqref="C37"/>
+      <pane ySplit="1" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="11" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9">
         <v>1</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="13" t="s">
+      <c r="C2" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9">
         <v>2</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="C3" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9">
+        <v>4</v>
+      </c>
+      <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="12" t="s">
+      <c r="C4" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9">
+        <v>5</v>
+      </c>
+      <c r="B5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C5" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="12" t="s">
+    <row r="6" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9">
+        <v>6</v>
+      </c>
+      <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="C6" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="12" t="s">
+    <row r="7" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9">
+        <v>7</v>
+      </c>
+      <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C7" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="12" t="s">
+    <row r="8" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>8</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C8" s="12" t="s">
         <v>13</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="D8" s="1"/>
+    </row>
+    <row r="9" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="9">
+        <v>9</v>
+      </c>
+      <c r="B9" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D9" s="1"/>
     </row>
-    <row r="10" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
         <v>10</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>16</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="D10" s="1"/>
     </row>
-    <row r="11" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>18</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>19</v>
       </c>
       <c r="D11" s="1"/>
     </row>
-    <row r="12" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>3</v>
       </c>
       <c r="D13" s="1"/>
     </row>
-    <row r="14" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>6</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>7</v>
       </c>
       <c r="D14" s="1"/>
     </row>
-    <row r="15" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" s="4" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>10</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>11</v>
       </c>
       <c r="D15" s="1"/>
     </row>
-    <row r="16" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
+        <v>22</v>
+      </c>
+      <c r="B16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="12" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="C16" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="D16" s="1"/>
     </row>
-    <row r="17" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="17" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
       <c r="D17" s="1"/>
     </row>
-    <row r="18" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...293 lines deleted...]
-    <row r="43" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+    </row>
+    <row r="19" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+    </row>
+    <row r="20" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+    </row>
+    <row r="21" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+    </row>
+    <row r="22" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+    </row>
+    <row r="23" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+    </row>
+    <row r="24" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+    </row>
+    <row r="25" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+    </row>
+    <row r="26" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+    </row>
+    <row r="27" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+    </row>
+    <row r="28" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+    </row>
+    <row r="29" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+    </row>
+    <row r="30" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+    </row>
+    <row r="31" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3"/>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+    </row>
+    <row r="32" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+    </row>
+    <row r="33" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3"/>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+    </row>
+    <row r="34" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+    </row>
+    <row r="35" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+    </row>
+    <row r="36" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3"/>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+    </row>
+    <row r="37" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+    </row>
+    <row r="38" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+    </row>
+    <row r="39" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+    </row>
+    <row r="40" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3"/>
+      <c r="B40" s="6"/>
+      <c r="C40" s="6"/>
+    </row>
+    <row r="41" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+    </row>
+    <row r="42" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="6"/>
+    </row>
+    <row r="43" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
     </row>
-    <row r="44" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
     </row>
-    <row r="45" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
     </row>
-    <row r="46" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A46" s="3"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
     </row>
-    <row r="47" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
     </row>
-    <row r="48" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
     </row>
     <row r="49" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A49" s="3"/>
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
     </row>
     <row r="50" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A50" s="3"/>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
     </row>
     <row r="51" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A51" s="3"/>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
     </row>
     <row r="52" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3"/>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
     </row>
     <row r="53" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
@@ -1407,175 +1056,50 @@
     </row>
     <row r="69" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A69" s="3"/>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
     </row>
     <row r="70" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A70" s="3"/>
       <c r="B70" s="6"/>
       <c r="C70" s="6"/>
     </row>
     <row r="71" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A71" s="3"/>
       <c r="B71" s="6"/>
       <c r="C71" s="6"/>
     </row>
     <row r="72" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A72" s="3"/>
       <c r="B72" s="6"/>
       <c r="C72" s="6"/>
     </row>
     <row r="73" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A73" s="3"/>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
-    </row>
-[...123 lines deleted...]
-      <c r="C98" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>