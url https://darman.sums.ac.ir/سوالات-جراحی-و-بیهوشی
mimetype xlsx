--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -2,660 +2,397 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="7515"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
-[...161 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="73">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
-    <t>بیماران روان پزشکی اگر مهجور تشخیص داده شوند که اقدامات مربوط به آن ها از طریق ولی قانونی آن ها صورت می گیرد و در غیر این صورت از طریق خود بیمار و در هر صورت بسته به تشخیص پزشک معالج بیمار</t>
-[...227 lines deleted...]
-  <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>خیر دستورالعمل واحدی وجود ندارد با توجه به شرایط هر بیمارستان نوع بیماران و بخش های بستری و فوریت های پیج بایستی به صورت کاملا بومی تدوین و اجرا شود.</t>
-[...85 lines deleted...]
-    <t>درمجموعه "سیاست های اجرایی (ضوابط) بخش تغذیه در بیمارستان های کشورمشخص شده است. لطفا به دستورالعمل مراجعه فرمایید. ولی به عنوان پیش غذا محسوب می شود.</t>
+    <t>منظور از تجهیزات مازاد در مراکزتک  تخصصی  که ست ها معمولا یکسان است چیست ایا منظور برای مراکز جنرال می باشد که پروسیجر جراحی متفاوت دارند ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> در محدوده اتاق عمل فقط باید تجهیزاتی نگهداری شوند که در اعمال جراحی استفاده می شوند و این تجهیزات کاملا سالم و آماده به کار باشند و تجهیزات معیوب یا متفرقه و بی ارتباط به اعمال جراحی قابل انجام در آن اتاق وجود نداشته باشند.</t>
+  </si>
+  <si>
+    <t>پره آپ بیماران قبل از عمل جراحی به صورت منظم و برنامه ریزی شده در خصوص تمام بیماران قبل از انتقال به اتاق عمل خواهد بود یا فقط اعمال جراحی الکتیو؟ و اخذ رضایت آگاهانه صرفا برای بیماران الکتیو باید اخذ گردد؟</t>
+  </si>
+  <si>
+    <t>پره‎آپ طبق شرایط بالینی بیمار و رضایت طبق دستورالعمل رضایت آگاهانه</t>
+  </si>
+  <si>
+    <t>برنامه ها از طریق سامانه الکترونیك اعلام و ثبت گردد. تنظیم برنامه اعمال جراحی با توجه به ظرفیت اتاق عمل و حجم مراجعین صورت پذیرد.( آیا لیست کاغذی کافی نمی باشد ؟)</t>
+  </si>
+  <si>
+    <t>با توجه به توضیح سنجه خیر</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+در اين سنجه آيا منظور از تاييدبا استفاده از چک لیست، آیا  همان برگه جراحي ايمن است و همین کافی است  يا برگه اي جداگانه براي اين آيتم تهیه شود.لطفا راهنمایی نمایید.
+</t>
+  </si>
+  <si>
+    <t>سنجه به دو موقعیت اشاره دارد یکی اول شیفت که مشمول چک لیست جراحی ایمن نیست و باید جداگانه در ابتدای هر شیفت توسط مسئول مربوطه شود و دیگری قبل از هر عمل که در چک لیست به چک کردن اتصالات اشاره نشده ولی پیشنهاد می‎شود در بند مربوطه در چک لیست (آیا داروها و ماشین بیهوشی چک شده است؟) اعمال گردد.</t>
+  </si>
+  <si>
+    <t>در خصوص دستورالعمل نحوه برخورد با بیماران مبتلا به عفونت های مسری نیازمند جراحی توضیح بیشتری داده شود.</t>
+  </si>
+  <si>
+    <t>رعایت احتیاطات استاندارد / رعایت استریلیتی اتاق عمل و تجهیزات مانند واشینگ و... / برنامه ریزی برای انجام اعمال خاص با حساسیت بالا به عفونت مانند چشم در اتاقهای مجزا / مراقبت از عدم سرایت به کارکنان و سایر بیماران</t>
+  </si>
+  <si>
+    <t>بیماران پرخطر بیمارانی هستند که احتمال مرگ و میر در آنان حین و پس از عمل جراحی بیش از 5 درصد تخمین میگردد/ اگر میزان5 درصد درست تایپ شده باشد با این حال تمام بیماران در این گروه واقع میشوند؟؟</t>
+  </si>
+  <si>
+    <t>بیش از 5%  نه کمتر از آن</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> دستورالعمل اولویت بندی بیماران عفونی جهت انجام اعمال جراحی (ص154) با چه عنوانی باید نوشته شود</t>
+  </si>
+  <si>
+    <t>رعایت احتیاطات استاندارد / رعایت استریلیتی اتاق عمل و تجهیزات / مراقبت از عدم سرایت به کارکنان و سایر بیماران</t>
+  </si>
+  <si>
+    <t>نوبت دهی و پذیرش در اتاق عمل با لحاظ وضعیت اورژانس، عفونی و پرخطر بودن صورت گیرد؟ آیا نیاز به تدوین دستورالعمل مشخص می باشد؟</t>
+  </si>
+  <si>
+    <t>بله</t>
+  </si>
+  <si>
+    <t>پره آپ بیماران قبل از عمل جراحی غیر قابل ارزیابی می باشد.</t>
+  </si>
+  <si>
+    <t>از طریق مصاحبه با کارکنان و بیماران و نیز مشاهده و مستندات پرونده قابل  ارزیابیست خیلی هم خوب!</t>
+  </si>
+  <si>
+    <t>منظور واضح تری از HANDOVER و آیتم های الزامی داده شود.</t>
+  </si>
+  <si>
+    <t>تیم جراحی رضایت آگاهانه مکتوب را به چه طریقی تایید میکند؟</t>
+  </si>
+  <si>
+    <t>مشاهده پرونده و سئوال از بیمار قبل از بیهوشی</t>
+  </si>
+  <si>
+    <t>انتقال و تحویل بیمار با استفاده از ویلچر و برانکارد در صورتی که بخش به اتاق عمل نزدیک باشد و وضعیت بیمار  جهت انتقال هم مناسب باشدبه گونه ای که خود بتواند راه برود، وجود برانکارد یا ویلچر الزامی است؟</t>
+  </si>
+  <si>
+    <t>الزامیست ولی بسته به شرایط بیمار و نظر متخصص بیهوشی با ویلچیر یا برانکار حمل شود.</t>
+  </si>
+  <si>
+    <t>برگه رضایت اگاهانه جهت بیهوشی کفایت میکند یا لازم است رضایت بیهوشی نیز اخذ گردد؟</t>
+  </si>
+  <si>
+    <t>اگر در برگه رضایت آگاهانه قید نشده باید مجزا اخذ و ثبت و اضافه گردد.</t>
+  </si>
+  <si>
+    <t>چک لیست Hand over آیا چک لیست مراقبت قبل از عمل کفایت می نماید یا باید طراحی گردد ؟</t>
+  </si>
+  <si>
+    <t>تحویل گرفتن ست ها وپگ های مورد نیاز بیمار از اتاق استریل، غیر قابل ارزیابی میباشد.</t>
+  </si>
+  <si>
+    <t>با توجه به مشکل ساختاری بیمارستان و داشتن دید مستقیم  ریکاوری از پذیرش اتاق عمل تکلیف چیست؟</t>
+  </si>
+  <si>
+    <t>امتیاز تعلق نمیگیرد</t>
+  </si>
+  <si>
+    <t>لطفا برنامه مدون در مورد کاهش اضطراب بیماران به صورت واضح توضیح داده شود.</t>
+  </si>
+  <si>
+    <t>برنامه با مشارکت روانپزشک/روانشناس، متخصص بیهوشی و دفتر پرستاری تدوین شود و مدیریت پرستاری بر حسن اجرای آن نظارت نماید. در اتاق عمل مسئولیت اجرا با متخصص بیهوشی است.</t>
+  </si>
+  <si>
+    <t>منظور  از برنامه ی کاهش اضطراب به روش دارویی می باشد یا روانی؟</t>
+  </si>
+  <si>
+    <t>منظور از برنامه مدون جهت کاهش اظطراب بیمار در اتاق عمل از زمان پذیرش تا زمان انتقال به OR آیا اقداماتی که بطور شفاهی برای بیمار انجام می شود کفایت می کند یا نیازمند به یک برنامه گام به گام می باشد</t>
+  </si>
+  <si>
+    <t>آیا جهت کاهش اضطراب بیماران در اتاق عمل نیاز به حضور روانشناس بالینی میباشد؟</t>
+  </si>
+  <si>
+    <t>برنامه ای مدون برای کاهش اضطراب بیماران از لحظه ورود به اتاق عمل تا زمان بیهوشی/ جراحی به چه صورت باشد؟ درقالب برنامه عملیاتی یا به شکل روش اجرایی باشد؟</t>
+  </si>
+  <si>
+    <t>اموزش هاي لازم زمان ترخيص   ابزار استاندارد SMART نیاز به توضیح دارد</t>
+  </si>
+  <si>
+    <t>مدون نمودن برنامه جهت کاهش اضطراب بیماران از لحظه ورود به اتاق عمل تا زمان بیهوشی  به چه مفهوم می باشد؟</t>
+  </si>
+  <si>
+    <t>جهت ارزیابی تجهیزات اتاق عمل نیازی به مستند کردن آن نمی باشد.</t>
+  </si>
+  <si>
+    <t>معمولاً چک لیست دارند ولی ارزیاب به چک لیستهای تکمیل شده اکتفا نمیکند و مشاهده و مصاحبه لازم است</t>
+  </si>
+  <si>
+    <t>خیر. به صورت شفاهی انجام میشود و نیاز به ثبت نیست</t>
+  </si>
+  <si>
+    <t>مقصود از تجهیزات مازاد تجهیزات معیوب می باشد  یا سایر اقلام ؟</t>
+  </si>
+  <si>
+    <t>ظاهراً منظور سنجه ب-3-2-2 است. به راهنمای سنجه و توضیح توجه شود</t>
+  </si>
+  <si>
+    <t>ایا چک لیست جراحی ایمن جزء اوراق پرونده می باشد؟</t>
+  </si>
+  <si>
+    <t>آیا الزام به تکمیل چک لیست جراحی ایمن وجود دارد ؟ در دوره قبل الزام به تکمیل نبود</t>
+  </si>
+  <si>
+    <t>قسمت دوم جراحی ایمن قبل از برش پوستی ،غیر قابل ارزیابی میباشد.</t>
+  </si>
+  <si>
+    <t>مشاهده و مصاحبه با کارکنان و پزشکان (آگاهی و عملکرد)</t>
+  </si>
+  <si>
+    <t>قبل از انتقال بیمار به خارج از اتاق عمل ،شمارش گاز وابزار غیر قابل ارزیابی میباشد.</t>
+  </si>
+  <si>
+    <t>آیا همراه داشتن مانیتورینگ ( فشار سنج و پالس اکسی متر ) به هنگام انتقال بیمار از اتاق عمل به بخش ضروریست ؟ یعنی پرستار جهت تحویل بیمار با دستگاه مانیتورینگ به اتاق عمل مراجعه نماید ؟</t>
+  </si>
+  <si>
+    <t>بسته به شرایط و نیاز بالینی بیمار طبق نظر متخصص بیهوشی دارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">آیا در زمان تحویل بیمار از اتاق عمل به بخش برای کلیه بیماران نیاز به مانیتورینگ پرتابل می  باشد یا بر حسب شرایط بیمار </t>
+  </si>
+  <si>
+    <t>منظور از ریل محافظ چیست؟</t>
+  </si>
+  <si>
+    <t>ریلهای محافظ که در کنار تخت و برانکار تعبیه شده و قابل باز و بسته شدن است.</t>
+  </si>
+  <si>
+    <t>همراه داشتن مانیتورینگ آیا عملی است؟ و آیا اجرای آن با توجه به وضعیت اقتصادی امکان پذیر است؟</t>
+  </si>
+  <si>
+    <t>برای ارسال نمونه با پاتولوژی خارج از بیمارستان، می توان نمونه را به همراه بیمار داد؟؟؟</t>
+  </si>
+  <si>
+    <t>مدیریت نقل وانتقال نمونه های پاتولوژی از اتاق عمل به ازمایشگاه غیر قابل ارزیابی میباشد.</t>
+  </si>
+  <si>
+    <t>تایید امضا بیمار در فرم رضایت آگاهانه بیمار توسط تیم جراحی به چه شکل پیشنهاد می گردد؟ مستند نیاز هست؟</t>
+  </si>
+  <si>
+    <t>به صورت شفاهی انجام میشود و نیاز به ثبت نیست</t>
+  </si>
+  <si>
+    <t>چک لیست حاوی آیتم های بررسی نقل و انتقال ایمن بر اساس آیتم های گفته شده توسط کدام واحد تهیه خواهد شد؟</t>
+  </si>
+  <si>
+    <t>با مشارکت متخصصین بیهوشی، جراحی و مدیریت پرستاری و مسئول فنی-ایمنی</t>
+  </si>
+  <si>
+    <t>مدیریت کنترل مواجهه بیماران قبل از جراحی با بیماران بدحال و پس از جراحی چگونه باید باشد؟</t>
+  </si>
+  <si>
+    <t>به نظر اجتناب از تبعات روحی و ایجاد استرس و اضطراب به واسطه شرایط حاد بیماران بدحال برای سایر بیماران حاضر در پیش‎ورودی اتاق عمل و ریکاوری است.</t>
+  </si>
+  <si>
+    <t>لیست کنسلی های اتاق عمل بصورت فرم باشد یا دفتر ؟؟</t>
+  </si>
+  <si>
+    <t>به هر صورت سوابق در دسترس باشند</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحور مراقبت های جراحی و بیهوشی</t>
+  </si>
+  <si>
+    <t>منظور تحویل و تحول بیمار از ابخش به اتاق عمل و بالعکس می باشد</t>
+  </si>
+  <si>
+    <t>جهت تحویل بیمار از بخش کفایت می کند</t>
+  </si>
+  <si>
+    <t>خیر قابل ارزیابی است و بر اساس مشاهده و مصاحبه با کارکنان مرتبط</t>
+  </si>
+  <si>
+    <t>منظور ترخیص بیمار براساس قانون SMART می باشد یعنی تمامی نکانپت اعم از وضعیت بیمار، دارو، ارزیابی کلی از بیمار، توصیه ها و ... در زمان ترخیص مد نظر قرار گیرد.</t>
+  </si>
+  <si>
+    <t>چک لیست بیهوشی ایمن  ضمیمه پرونده باشد ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> با رعایت شرایط حمل  و از طریق ازمایشگاه</t>
+  </si>
+  <si>
+    <t>بله قابل ارزیابی میباشد.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -663,166 +400,109 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top/>
-[...7 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1067,908 +747,735 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF200"/>
+  <dimension ref="A1:AF98"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C69" sqref="C69"/>
+    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="B2" s="14" t="s">
+    <row r="1" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="9">
+        <v>1</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9">
+        <v>2</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="9">
+        <v>3</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9">
+        <v>4</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9">
+        <v>5</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="9">
+        <v>6</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9">
+        <v>7</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="9">
+        <v>8</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1"/>
+    </row>
+    <row r="10" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="9">
+        <v>10</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="1"/>
+    </row>
+    <row r="11" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="9">
+        <v>11</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" s="1"/>
+    </row>
+    <row r="12" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="9">
+        <v>12</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="1"/>
+    </row>
+    <row r="13" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="9">
+        <v>13</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="1"/>
+    </row>
+    <row r="14" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="9">
+        <v>14</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="1"/>
+    </row>
+    <row r="15" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="9">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="1"/>
+    </row>
+    <row r="16" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="9">
+        <v>16</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="1"/>
+    </row>
+    <row r="17" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="9">
+        <v>17</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="1"/>
+    </row>
+    <row r="18" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="9">
+        <v>18</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1"/>
+    </row>
+    <row r="19" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="9">
+        <v>19</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="1"/>
+    </row>
+    <row r="20" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="9">
+        <v>20</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1"/>
+    </row>
+    <row r="21" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="9">
+        <v>22</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="1"/>
+    </row>
+    <row r="22" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="9">
+        <v>23</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="1"/>
+    </row>
+    <row r="23" spans="1:4" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="14">
+        <v>24</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" s="15"/>
+    </row>
+    <row r="24" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="9">
+        <v>25</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="1"/>
+    </row>
+    <row r="25" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="9">
+        <v>26</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="1"/>
+    </row>
+    <row r="26" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="9">
+        <v>27</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="1"/>
+    </row>
+    <row r="27" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="9">
+        <v>28</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="1"/>
+    </row>
+    <row r="28" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="9">
+        <v>29</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="1"/>
+    </row>
+    <row r="29" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="9">
+        <v>32</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="1"/>
+    </row>
+    <row r="30" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="9">
+        <v>33</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D30" s="1"/>
+    </row>
+    <row r="31" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="9">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="1"/>
+    </row>
+    <row r="32" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="9">
+        <v>35</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32" s="1"/>
+    </row>
+    <row r="33" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="9">
+        <v>36</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="1"/>
+    </row>
+    <row r="34" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="9">
+        <v>37</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="1"/>
+    </row>
+    <row r="35" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="9">
+        <v>38</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="1"/>
+    </row>
+    <row r="36" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="9">
+        <v>39</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D36" s="1"/>
+    </row>
+    <row r="37" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="9">
+        <v>40</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="C2" s="12" t="s">
-[...43 lines deleted...]
-      <c r="C6" s="8" t="s">
+      <c r="D37" s="1"/>
+    </row>
+    <row r="38" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="9">
+        <v>42</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D38" s="1"/>
+    </row>
+    <row r="39" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="9">
+        <v>43</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" s="1"/>
+    </row>
+    <row r="40" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="9">
+        <v>44</v>
+      </c>
+      <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C11" s="8" t="s">
+      <c r="C40" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" s="1"/>
+    </row>
+    <row r="41" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="9">
+        <v>47</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" s="13" t="s">
         <v>64</v>
       </c>
-    </row>
-[...728 lines deleted...]
-      <c r="C78" s="5"/>
+      <c r="D41" s="1"/>
+    </row>
+    <row r="42" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="2"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="1"/>
+    </row>
+    <row r="43" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3"/>
+      <c r="B43" s="6"/>
+      <c r="C43" s="6"/>
+    </row>
+    <row r="44" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="3"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+    </row>
+    <row r="45" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+    </row>
+    <row r="46" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="3"/>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+    </row>
+    <row r="47" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+    </row>
+    <row r="48" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="3"/>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+    </row>
+    <row r="49" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="3"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+    </row>
+    <row r="50" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="3"/>
+      <c r="B50" s="6"/>
+      <c r="C50" s="6"/>
+    </row>
+    <row r="51" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="3"/>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+    </row>
+    <row r="52" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="3"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+    </row>
+    <row r="53" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="3"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="6"/>
+    </row>
+    <row r="54" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="3"/>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+    </row>
+    <row r="55" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="3"/>
+      <c r="B55" s="6"/>
+      <c r="C55" s="6"/>
+    </row>
+    <row r="56" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="3"/>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+    </row>
+    <row r="57" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="3"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="6"/>
+    </row>
+    <row r="58" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="3"/>
+      <c r="B58" s="6"/>
+      <c r="C58" s="6"/>
+    </row>
+    <row r="59" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="3"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="6"/>
+    </row>
+    <row r="60" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="3"/>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+    </row>
+    <row r="61" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="3"/>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+    </row>
+    <row r="62" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="3"/>
+      <c r="B62" s="6"/>
+      <c r="C62" s="6"/>
+    </row>
+    <row r="63" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="3"/>
+      <c r="B63" s="6"/>
+      <c r="C63" s="6"/>
+    </row>
+    <row r="64" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="3"/>
+      <c r="B64" s="6"/>
+      <c r="C64" s="6"/>
+    </row>
+    <row r="65" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+    </row>
+    <row r="66" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="3"/>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+    </row>
+    <row r="67" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="3"/>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+    </row>
+    <row r="68" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="3"/>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+    </row>
+    <row r="69" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="3"/>
+      <c r="B69" s="6"/>
+      <c r="C69" s="6"/>
+    </row>
+    <row r="70" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="3"/>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+    </row>
+    <row r="71" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="3"/>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+    </row>
+    <row r="72" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="3"/>
+      <c r="B72" s="6"/>
+      <c r="C72" s="6"/>
+    </row>
+    <row r="73" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3"/>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+    </row>
+    <row r="74" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="3"/>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+    </row>
+    <row r="75" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="3"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="6"/>
+    </row>
+    <row r="76" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="6"/>
+      <c r="C76" s="6"/>
+    </row>
+    <row r="77" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+    </row>
+    <row r="78" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3"/>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
     </row>
     <row r="79" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A79" s="3"/>
       <c r="B79" s="6"/>
       <c r="C79" s="6"/>
     </row>
     <row r="80" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="3"/>
       <c r="B80" s="6"/>
       <c r="C80" s="6"/>
     </row>
     <row r="81" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A81" s="3"/>
       <c r="B81" s="6"/>
       <c r="C81" s="6"/>
     </row>
     <row r="82" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A82" s="3"/>
       <c r="B82" s="6"/>
       <c r="C82" s="6"/>
     </row>
     <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3"/>
       <c r="B83" s="6"/>
       <c r="C83" s="6"/>
@@ -2025,560 +1532,50 @@
     </row>
     <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3"/>
       <c r="B94" s="6"/>
       <c r="C94" s="6"/>
     </row>
     <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3"/>
       <c r="B95" s="6"/>
       <c r="C95" s="6"/>
     </row>
     <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3"/>
       <c r="B96" s="6"/>
       <c r="C96" s="6"/>
     </row>
     <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="3"/>
       <c r="B97" s="6"/>
       <c r="C97" s="6"/>
     </row>
     <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
-    </row>
-[...508 lines deleted...]
-      <c r="C200" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>