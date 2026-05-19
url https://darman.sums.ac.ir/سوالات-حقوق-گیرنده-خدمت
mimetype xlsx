--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -2,261 +2,660 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+  <si>
+    <t>کد گذاری انواع پوشش ها در سطح بیمارستان مشروط به عدم مغایرت با سایر دستورالعمل های ابلاغی وزارت بهداشت و سایر قوانین جاری کشور به چه معناست؟</t>
+  </si>
+  <si>
+    <t>در عبارت "وجود برنامه ای مشخص برای ارزیابی کفایت و اثر بخشی اطلاعات ارائه شده به بیماران" ، منظور کدام اطلاعات می باشد؟</t>
+  </si>
+  <si>
+    <t>نحوه خط مشی نویسی و کد گذاری به شکل مدل قدیم باشد یا اگر  تغییر خاصی نیاز است اعلام شود.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در خصوص شناسایی نیازهای اجتماعی بیماران آسیب پذیر توسط مددکار اجتماعی آیا میتوانیم به خط مشی تهیه شده قبلی در خصوص بیماران آسیب پذیر که مددکار اجتماعی در آن وظایفی بر عهده داشت استناد کنیم یا باید خط مشی جدیدی نوشته شود که در آن فقط نقش مددکار اجتماعی قید شود؟ </t>
+  </si>
+  <si>
+    <t>منظور از تعیین روشی معین برای کسب اجازه پیش از ورود کارکنان در اتاق بیمار ان در بخش های بالینی چیست؟</t>
+  </si>
+  <si>
+    <t>منظور از تحلیل ریشه ای شکایات انتقادات و پیشنهادات توسط دفتر رسیدگی به شکایات چیست؟</t>
+  </si>
+  <si>
+    <t>منظور از وجود سامانه مشاوره پیگیری امور بیماران از طریق تلفن پیامک و مکاتبه با پزشکان در تسهیل روند خدمات به بیماران چیست؟</t>
+  </si>
+  <si>
+    <t>تدوین پرسشنامه روا و پایا رضایت سنجی از بیماران بستری، خانواده و سرپایی با محوریت دفتر بهبود کیفیت در صورت امکان یک پرسشنامه یکسان از دانشگاه به همه مراکز ارسال شود.</t>
+  </si>
+  <si>
+    <t>آیا سوپروایزرها و کارشناسان دفتربهبود کیفیت می تواند جز پرسشگران از بیماران باشند</t>
+  </si>
+  <si>
+    <t>در خصوص تبیین روش های اطلاع رسانی خبرناگوار که آیا باید کلیه افراد شاغل در بخش های درمانی آموزش ببینند یا یک تیم مخصوص اطلاع رسانی خبرهای ناگوار تشکیل داده تا بر اساس روشهای آموزش دیده به قیم قانونی وی اطلاع دهند.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در خصوص فضای مناسب جهت ملاقات بیماران روان پزشکی که آیا فضای مورد نظر می تواند داخل محوطه بیمارستان باشد یا داخل بخش یا می توان مکانی در بخش برای بیماران جهت ملاقات درنظر گرفت </t>
+  </si>
+  <si>
+    <t>منظور از تبين روش چيست : دستورالعمل است يا فرايند ؟</t>
+  </si>
+  <si>
+    <t>معیار جبران چیست و چه کسی آن را تعیین می کند؟</t>
+  </si>
+  <si>
+    <t>ایا وجود سیستم فراخوان پرستار در بخش روانپزشکی لازم است؟</t>
+  </si>
+  <si>
+    <t>لطفا در مورد دستور العمل محدوده و ضوابط محتوا و زمان فعالیت بلندگو راهنمایی شود ؟</t>
+  </si>
+  <si>
+    <t>دفتر رسیدگی به شکایات و  دفتر پیگیری امور بیماران یک دفتر واحد می باشد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">حد استاندارد در خصوص ميزان بلندي صداي بلندگوها چقدر است؟ و منظور چك دوره اي از نظر آسايش صوتي مي باشد؟ </t>
+  </si>
+  <si>
+    <t>واحد اطلاعات بیمارستان از محل ورودی مراجعین، آیا وجود واحد پذیرش یا نگهبان در ورودی پاسخگوی این سنجه می باشد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> بانک اطلاعاتی خیرین به چه روشی به افراد نیازمند اطلاع رسانی شود ؟</t>
+  </si>
+  <si>
+    <t>کدام تعرفه های بیمارستان مقصد در اعزام بیمار به اطلاع بیمار و خانواده اش رسانده شود؟ تعرفه های کلی یا ریز تعرفه ها ؟</t>
+  </si>
+  <si>
+    <t>در استفاده از پیش غذا در منو غذایی متناسب با رژیم غذایی بیمار، آیا سوپ به عنوان پیش غذا قابل قبول می باشد؟</t>
+  </si>
+  <si>
+    <t>دستورالعمل محدوده و ضوابط محتوا و زمان فعالیت بلندگو/ پیجر را از کجا پیدا کنیم؟</t>
+  </si>
+  <si>
+    <t>نحوه رسیدگی به درخواست بیمار و خانواده آنها درخصوص افزایش حدود حریم و رعایت اعتقادات آنها چگونه است؟</t>
+  </si>
+  <si>
+    <t>تهیه داروها و تجهیزات گرانقیمت نبایستی در کمیته اقتصاد درمان بررسی گردد؟</t>
+  </si>
+  <si>
+    <t>منظور از تهیه داروها و تجهیزات گرانقیمت طبق مصوبه کمیته دارو و تجهیزات چیست؟ چه مصوبه ای می توان در این مورد داشت؟</t>
+  </si>
+  <si>
+    <t>عدم درج اطلاعات بیمار آیا شامل جاپرونده ای ها نیز می باشد ؟</t>
+  </si>
+  <si>
+    <t>توزیع مرکزی غذا، ظروف غذای بیماران رژیمی دارای برچسب حداقل نام بخش نام بیمار و نوع رژیم آیا باید حتماً برچسب روی ظروف باشد یا میتوان از طریق لیست نیز که مشخصات در آن ذکر شده استفاده کرد؟</t>
+  </si>
+  <si>
+    <t>در اتاق هایی که پرده حریم خصوصی بین تخت ها نصب شده است، چطور می توان به درخواست بیماران در مورد افزایش حدود حریم پاسخ گفت؟</t>
+  </si>
+  <si>
+    <t>1- منظور از اموال بیماران چه اموالی است، آیا فقط اموال با ارزش یا کلیه اموال؟                2- صورتجلسه ای که برای تحویل اموال تنظیم می شود، باید گجا نگهداری شود؟             3- درصورتی که بیمار در حین بستری به اموال نیاز پیدا کند، چطور امکان اصلاح صورتجلسه تنظیمی و رسید تحویل داده شده وجود دارد؟</t>
+  </si>
+  <si>
+    <t>جایگاه مددکاری اجتماعی در بیمارستان های خصوصی چگونه است؟</t>
+  </si>
+  <si>
+    <t>جذب خیرین برای تامین هزینه مددجویان در بیمارستان خصوصی چگونه است؟</t>
+  </si>
+  <si>
+    <t>عدم درج نام و نام خانوادگی، تشخیص بیماری و سایر اطلاعات درمانی در روی جلد پرونده بیمار، تابلوی موجود در بالین بیمار و تابلوی بخش با شناسایی صحیح بیمار در تضاد است.محرمانگی اطلاعات با مشخصات بیمارچگونه مخدوش می شود؟</t>
+  </si>
+  <si>
+    <t>با توجه به عدم حضور خیر و بانک اطلاعات مراکز و موسسات خیریه در بیمارستان و عدم بضاعت مالی بیماران نیازمند و همچنین هزینه های بالای ارائه خدمات در منزل اقدام به چنین رویکردی بسیار مشکل است</t>
+  </si>
+  <si>
+    <t>در مورد اعلام رضایت بیمار یا ولی قانونی او در خصوص مطالعه پرونده توسط همراه آیا باید رضایت آگاهانه از بیمار اخذ شود و یا در گزارش پرستاری یا ..  ثبت شود؟ چه مستنداتی برای ثبت رضایت بیمار لازم است؟</t>
+  </si>
+  <si>
+    <t>با در نظر گرفتن متن سنجه که ممنوعیت استفاده از قاشق و چنگال استیل و استفاده از ظروف یکبار مصرف در بخش روانپزشکی را عنوان می‌کند؛ با توجه به افزایش حجم پسماند (مغایرت با مدیریت سبز در سیستم تغذیه و کاهش پسماند) لطفاً در این خصوص اعلام نظر فرمایید؟</t>
+  </si>
+  <si>
+    <t>در بیمارستان‌های روانپزشکی روشی معین برای کسب اجازه پیش از ورود کارکنان به اتاق بیمار چگونه می‌تواند باشد؟</t>
+  </si>
+  <si>
+    <t>آگاهی بیمار درخصوص اقدام تهاجمی که قرار است برای بیمار انجام شود در بیمارستان روانپزشکی ضرورت دارد؟</t>
+  </si>
+  <si>
+    <t>آیا بیمار روانپزشکی طبق سنجه هر لحظه که بخواهد می‌تواند رضایت خود را پس بگیرد؟</t>
+  </si>
+  <si>
+    <t>عدم استفاده از دوربین‌های مدار بسته در حریم خصوصی بیماران در مراکز روانپزشکی که حفظ امنیت بیمار بسیار ضرورت دارد چگونه است؟</t>
+  </si>
+  <si>
+    <t>عقد قرارداد با بیمه‌های تکمیلی نداریم. چون بیمه‌های تکمیلی به علت مزمن بودن ماهیت بیماری‌های روانی حاضر به عقد قرارداد نیستند.</t>
+  </si>
+  <si>
+    <t>فراهم نمودن تسهیلات لازم برای نظرخواهی از پزشکان دیگر با توجه به اختلال در قضاوت و تفکر عینی بیمار که غیر قابل پیش بینی می‌باشد امکان‌پذیر نمی‌باشد.</t>
+  </si>
+  <si>
+    <t>نصب شیرهای دستشویی از نوع اتوماتیک با سنسور چشمی و یا اهرمی با توجه به ماهیت بیمارستان‌های روانپزشکی آیا ضرورت دارد؟</t>
+  </si>
+  <si>
+    <t>تأمین حداقل شرایط کنسول اتاق بستری با توجه به خطرناک بودن کلیه امکانات آن و حفظ امنیت بیماران روان چگونه می‌تواند باشد؟</t>
+  </si>
+  <si>
+    <t>با توجه به ماهیت خاص بیماران روان، امکان تعبیه پریز برق داخل اتاق و بین تخت‌ها و قرار دادن وسایل جانبی نظیر کمد و صندلی تخت خواب شو را برای حفظ امنیت بیماران نداریم.</t>
+  </si>
+  <si>
+    <t>شرایط اخذ رضایت آگاهانه در بیماران روان چگونه است؟</t>
+  </si>
+  <si>
+    <t>وجود داروخانه مجهز در تمام ساعات شبانه روز با توجه به تک تخصصی بودن بیمارستان، آیا ضرورت دارد؟</t>
+  </si>
+  <si>
+    <t>به علت شرایط خاص بیمارستان و فواصل زیاد بین بخش‌ها و عدم امکان سرو غذا بلافاصله بعد از توزیع آن در بخش‌ها و عدم استفاده از ترالی‌های گرم خانه‌دار، امکان تنظیم  دمای غذاهای گرم و بر بالین بیمار را نداریم.</t>
+  </si>
+  <si>
+    <t>روایی وپایایی چک لیست های گیرندگان خدمت در مراکزی که بهبود کیفیت تخصصی نمی باشد چه کسی یا نهادی باید انجام شود؟</t>
+  </si>
+  <si>
+    <t>ملاقات بیماران و مراجعین با محدودیت ورود کودکان از چه سنی مدنظر است؟آیا دستورالعمل مشخصی موجود است؟</t>
+  </si>
+  <si>
+    <t>در سطح بندی پیشنهادی در خصوص نحوه رسیدگی به شکایات واصله پایش به چه صورت است؟(رسیدگی آنی، فوری ، در اولویت اول، بدون اولویت)</t>
+  </si>
+  <si>
+    <t>در بخش کودکان نیاز به حفظ حریم خصوصی هست؟</t>
+  </si>
+  <si>
+    <t>تابلوی مشور حقوق بیمار باید به صورت فیزیکی در بخش نصب شود  یا به صورت الکترونیک(در تلویزیون های تعاملی بخش ها)هم باشد مشکل نیست؟</t>
+  </si>
+  <si>
+    <t>منظور از موارد تعارض منافع با منشور حقوق بیمار چیست؟</t>
+  </si>
+  <si>
+    <t>با توجه به عدم حضور همراه در بخشهای روانپزشکی آیا امکانات تسهیلات و اقامت همراه بیمار در بیمارستانهای تک تخصصی روانپزشکی ضروری می باشد؟</t>
+  </si>
   <si>
     <t>پاسخ</t>
   </si>
   <si>
+    <t>بیماران روان پزشکی اگر مهجور تشخیص داده شوند که اقدامات مربوط به آن ها از طریق ولی قانونی آن ها صورت می گیرد و در غیر این صورت از طریق خود بیمار و در هر صورت بسته به تشخیص پزشک معالج بیمار</t>
+  </si>
+  <si>
+    <t>این 15 مورد حداقل می باشد و با محوریت و تایید کمیته اخلاق بالینی می تواند مواردی اضافه شود.</t>
+  </si>
+  <si>
+    <t>هانطور که در توضیحات سنجه آمده است در خصوص نحوه جبران خسارت وارده، به صورت موردی در کمیته اخلاق بیمارستان تصمیم گیری خواهد شد.</t>
+  </si>
+  <si>
+    <t>استفاده از کارکنان همگن برای همراهی بیمار در جریان انتقال</t>
+  </si>
+  <si>
+    <t>کمیته دارو و درمان یا کمیته اقتصاد درمان و یا کمیته ای مشترک هر سه مورد صحیح است مهم نتیجه کار است</t>
+  </si>
+  <si>
+    <t>هر کجا که اطلاعات بیمار در معرض دید باشد و با اصل محرمانگی اطلاعات بیماران تناقض داشته باشد ممنوع است.</t>
+  </si>
+  <si>
+    <t>با توجه به احتما ل وجود خطا در شناسایی بیماران توصیه نمی شود و امتیاز کامل اخذ نمی گردد.</t>
+  </si>
+  <si>
+    <t>طبق استاندارد های بیمارستان های روان: كليه شير آلات از نوع اهرمي بوده و بدون ابزار امكان باز كردن اجزاي آنها ميسر نباشد.حتي الامكان از به كار بردن هرگونه پيچ خودداري شود و در غير اين صورت پيچ ها از نوع  Robertson باشد.</t>
+  </si>
+  <si>
+    <t>وجود کنسول/ پایه سرم و هر چیز آسیب رسان دیگر در اتاق بیماران روانپزشکی لازم نیست و برای بیماران که نیاز به خدماتی اینچنین دارند باید تحت شرایط ایمن ونظارت کامل این امکانات برایشان فراهم شود.</t>
+  </si>
+  <si>
+    <t>بله از آنجاییکه ییماران بستری در بخش های ویژه در یک سطح هوشیاری نیستند و گاهی نیاز به احضار پرستار توسط بیمار می باشد مانند سایر بخش ها سیستم احضار پرستار در بخش های ویژه لازم و ضروری است.</t>
+  </si>
+  <si>
+    <t>بیمارستان بر اساس شرایط خود(بخش ها، بیماران و...) و استفاده از دانش کارشناسان بهداشت حرفه ای آن را تدوین می کند.</t>
+  </si>
+  <si>
+    <t>هدف ازعقد قرار داد با بیمه های تکمیلی کاهش پرداخت هزینه از جیب بیمار است بدیهی است در صورت فقدان قرار داد با بیمه های تکمیلی هزینه متوجه بیمار است و امتیاز به آن تعلق نمی گیرد. لازم است راهکارهایی برای جلب مشارکت و عقد قرار داد با بیمه های تکمیلی دیده شود.</t>
+  </si>
+  <si>
+    <t>با توجه به شرایط بخش مربوطه و بیمارستان و علت درخواست بیمار باید راهکار تعریف شود شاید درصورت امکان جابجایی اتاق بیمار یک راهکار باشد.</t>
+  </si>
+  <si>
+    <t>نحوه جبران خسارت وارده به بیمار از نظر جسمی، روحی و روانی به صورت یکسان در دانشگاه وجود ندارد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> در این خصوص تدوین خط مشی وبرنامه لازم است که طی آن تمام جوانب ازجمله افرادیکه برای این کار انتخاب می شوند،چگونگی اطلاع رسانی، مصادیق جبران خسارت و سایر مواردیکه در توضیحات مفصلا توضیح داده شده مشخص شود و کارکنان بر اساس آن عمل می نمایند. برای هر بیمارستان روال ها متفاوت است و بر اساس شرایط بومی قابل برنامه ریزی و اجرا است.</t>
+  </si>
+  <si>
+    <t>آيا گذاردن سوند فولی، باز کردن راه وریدی محیطی، گذاردن لوله معده، تزریق وریدی از پروسیجرهای تهاجمی محسوب مي شود؟</t>
+  </si>
+  <si>
+    <t>مواردی از آیتم های تهاجمی/غیر تهاجمی از جمله گذاردن سوند فولی(غیر تهاجمی) در دستور العمل اخذ رضایت آگاهنه قید شده است. این موارد می تواند در این سرفصل قرار گیرند اما با توجه به تشخیص بومی و متخصصین بیمارستان بایستی فهرست اقدامات تهاجمی در بیمارستان تبیین شود.</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحورهای حمایت از گیرنده خدمت</t>
+  </si>
+  <si>
+    <t>در خصوص صدای سیستم اطلاع رسانی بلندگو / پیجر آیا این دستورالعمل توسط بیمارستان تدوین شود یا دستورالعمل واحدی وجود دارد ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مدد کاری اجتماعی خلاصه در حمایت های مالی نمی شود ابعاد مفصل و مهم این تخصص ارزشمند مدیریت عوامل اجتماعی مرتبط با درمان است که متاسفانه مورد غفلت قرار گرفته است. در ارزیابی پیش رو عملکرد واقعی این حوزه مهم در تمامی بیمارستانها بدون استثنا ارزیابی و امتیاز دهی خواهد شد. </t>
+  </si>
+  <si>
+    <t>قطعا بیمارستان در این خصوص باید برنامه ی مشخصی داشته باشد و همه موارد در آن بررسی گردد از جمله انواع خدماتی که در بیمارستان انجام نمی شود و نیاز به ارجاع به مراکز دیگر است، تفاهم نامه با بیمارستان ها یا مراکزی که با آن ها در این خصوص هماهنگی انجام شده و.......ضمنا اگر در این خصوص دستور العملی از مراکز بالادست هم وجود دارد باید مد نظر قرار گیرد. اما برنامه ملاک ارزیابی نیست و عملکرد بیمارستان ارزیابی می شود.</t>
+  </si>
+  <si>
+    <t>"هماهنگی و اجرا برای خدمات تشخیصی و درمانی خارج از زنجیره تامین توسط بیمارستان" آیا باید برنامه مدون وجود داشته باشد یا بر اساس عملکرد مورد بررسی قرار می گیرد؟</t>
+  </si>
+  <si>
+    <t>خیر این سنجه مربوط به بیمارستان است و دسترسی در زمان بستری بیمار در بیمارستان مد نظر است. بیمار بداند ساعت مراجعه پزشک به بالین او چه زمان است و این امر مخدوش و نامنظم نباشد.</t>
+  </si>
+  <si>
+    <t>با توجه به اینکه در این مرکز روانشناس( دسترسی به روانشناس بالینی) نداریم چگونه میتوان این سنجه را به صورت دستورالعمل  در کمیته اخلاق عملیاتی کرد؟</t>
+  </si>
+  <si>
+    <t>بستگی به برنامه بیمارستان دارد ولی در هر صورت افراد و یا تیمی که برای این منظور انتخاب می شوند با ویژگی های مناسب از جمله مهارت های ارتباط برقرار کردن، داشتن حس آرامش و توانایی انتقال آن و....داشته باشند و آموزش های لازم را هم در این خصوص ببینند.</t>
+  </si>
+  <si>
+    <t>مشخص شدن مراحل انجام کار و آگاهی کارکنان مرتبط با موضوع و عمل بر اساس آن در واقع روشی معین که بر اساس آن هماهنگ عمل می شود. هرجا که واژه تدوین یا مدون بکار رفته مستند آن هم بررسی می شود و در موارد دیگر فقط عملکرد ارزیابی خواهد شد.</t>
+  </si>
+  <si>
+    <t>اطمینان بیماران از هدایت و محوریت پزشك معالج و اطمینان بیماران از عملکرد تیم درمان و انجام به موقع امور تشخیصی و درمانی بدون نیاز به پیگیری چه مستندی ارائه شود؟</t>
+  </si>
+  <si>
+    <t>تا زمان ابلاغ کد گذاری استاندارد ملی، پوشش رده های مختلف بر اساس تشخیص هر بیمارستان/دانشگاه است. هدف از این سنجه شناسایی رده های مختلف و یکسان (unique) بودن پوشش رده های مختلف شغلی و شناسایی آسان آن برای بیماران است. درصورتیکه در این خصوص قوانین و دستور العملی وجود دارد انتخاب رنگ بندی ها و کد گذاری رنگ ها مغایریتی با آن ها نداشته باشد. هدف غایی و ملاک ارزیابی امکان تشخیص رده های مختلف با توجه به نوع پوشش آنها است.</t>
+  </si>
+  <si>
+    <t>بسته به تشخیص پزشک معالج بیمار اگر بیمار مهجور نباشد حتما لازم است و در موارد مهجور به ولی قانونی بیمار واطلاع رسانی می شود.</t>
+  </si>
+  <si>
+    <t>بیماران روان پزشکی اگر مهجور تشخیص داده نشوند و در موارد مهجور از طریق ولی قانونی آن ها  می تواند رضایت خود را پس بگیرد.</t>
+  </si>
+  <si>
+    <t>مهار فیزیکی و مهار شیمیایی در بیمارستان‌های روانپزشکی (با توجه به کثرت استفاده) چگونه باید باشد؟</t>
+  </si>
+  <si>
+    <t>خیر در حال حاضر تغییری نکرده است و با تشخیص بیمارستان با امکان تشخیص و امکان رهگیری و موافقت صاحبان فرایند کافی است و ارزیابی ها بر اساس عملکرد صورت می پذیرد و نه شکل مستند.</t>
+  </si>
+  <si>
+    <t>تعیین محدوده،ضوابط و ساعات فعالیت بلند گو ها برعهده بیمارستان و بر اساس شرایط داخلی آن می باشد. زمان استراحت بیماران و تنش های وارده به آنها و نیز حدود و  محتوای مجاز در پیج و ممنوعیت برخی موارد دیگر بایستی در هر بیمارستان تعیین و رعایت شود.</t>
+  </si>
+  <si>
+    <t>اطلاعات همکاران بهداشت حرفه ای بیمارستان/ دانشگاه درخصوص میزان بلندی صداها و آلودگی صوتی و مواردی از این قبیل کمک کننده خواهد بود. بایستی به عنوان آلودگی عوامل فیزیکی ارزیابی و مدیریت شود.</t>
+  </si>
+  <si>
+    <t>در توضیحات سنجه وقایع تهدید کننده 15 مورد لحاظ شده است.</t>
+  </si>
+  <si>
+    <t>منظور از تعهد تیم مدیریت و رهبری و کارکنان مرتبط با خط مشی و روش ها چیست ؟</t>
+  </si>
+  <si>
+    <t>هر گونه اطلاعات تشخیصی و درمانی و آموزش هایی که در بدو ورود، حین بستری و زمان ترخیص باید به بیمار ارائه شود. ( توضیحات، آموزش ها و خود مراقبتی ها) و در مجموع ارتباط موثر با بیمار مد نظر است.</t>
+  </si>
+  <si>
+    <t>در صورت محقق نشدن هدف سنجه  امتیاز سنجه را ازدست می دهید. البته مهم رسیدن غذا با دمای مناسب به دست بیماران است.</t>
+  </si>
+  <si>
+    <t>در بخش روانپزشکی به دلیل شرایط خاص بیماران استفاده از قاشق و چنگال فلزی و یا ظروف چینی  ایمنی بیماران را به مخاطره می اندازد. لذا ایمنی بیمار همواره در اولویت است.</t>
+  </si>
+  <si>
+    <t>در متن استاندارد نوشته شده است تعداد آسانسور در هر  بیمارستان به ازای هر 100تخت 2 آسانسور) 1نفربر و 1تخت بیماربر( است در حالی که به تعداد طبقات اشاره ای نشده است. آیا برای بیمارستانی  با قدمت بیش از70 سال که شامل بخش هایی با دو طبقه می باشد، و بیماران کم توان آن در همکف بستری میگردند، آیا بایستی آسانسور / بالابر داشته باشد؟</t>
+  </si>
+  <si>
+    <t>از آنجاییکه که در هر مقطعی از زمان ممکن است یک بیمار کم توان وجود داشته باشد که امکان بستری آن در بخش همکف وجود نداشته باشد و همچنین عدم کنترل همه موارد بستری و بیماران کم توان برای بیمارستان های بیش از یک طبقه آسانسور مد نظر است. اگر بیمارستان متناسب با قدمت خود بهسازی نداشته مشکل بیماران و مراجعین نیست.</t>
+  </si>
+  <si>
+    <t>بله اما لیست داروهای آن می تواند در کمیته دارو و درمان با توجه به بیماری های بستری و شایع بیمارستان مشخص شود. مگر بیماران همان تخصص نیازهای دارویی ندارند؟!</t>
+  </si>
+  <si>
+    <t>با توجه به بیمارستان در طرح پایلوت تبادل الکترونیکی اسناد می باشد و ترخیص به داخل بخش ها منتقل شده است و یکی از اتاق های بخش به ترخیص داده شده است در خصوص امکانات آن و موارد خواسته شده در سنجه 1-4-1  تکلیف بیمارستان چیست؟</t>
+  </si>
+  <si>
+    <t>اختصاص یکی از اتاق های هر بخش به واحدترخیص باعث از کم شدن فضای بخش های درمانی می شود.فضای ترخیص لازم است برای انجام امور پرونده ها که نیازبه حضور بیمار یا همراه نیست وجود داشته باشد و جهت پرداخت باید در داخل بخش ها و ارتباط الکترونیکی HIS  و تبیین فرایندهای تبادل پرونده در بخش ها با حسابداری انجام شده و شرایط وجود دستگاه های پوز برای پرداخت هم در بخش فراهم شود.</t>
+  </si>
+  <si>
+    <t>این گام مربوط به کارایی سیستم HISمی باشد.پس از تکمیل فرایند ترخیص امکان انتقال مبلغ قابل پرداخت از سامانه پوز موجود در بخش میسر باشد و بیماران بدون مراجعه به واحد ترخیص امکان پرداخت برایشان فراهم و رسید از سامانه در یافت می کنند در این فرایند کارکنان بالینی هیچ نقشی اجرایی نداشته و صرفا لازم است  یک آیتم تحت عنوان پرداخت سیستم الکترونیک را در بخش فعال نمایند.بدیهی است در صورت عدم وجود سامانه های الکترونیک به منظور رفاه حال بیماران می توان از کارکنان واحد ترخیص در بخش ها استفاده نمود که این شیوه مورد توصیه نیست. ضمنا این شیوه برای پرداخت های الکترونیک می باشد.این فعالیت به هیچ وجه به عنوان یک فرایند کاری در بین کارکنان بالینی برنامه ریزی نمی شود. صرفا تسهیلات HIS است. و یک کلیک و یک رسید ترخیص.</t>
+  </si>
+  <si>
+    <t>بله اما خط مشی ها باید سالیانه بازنگری شوند اما ضرورتی به باز تدوین نیست.</t>
+  </si>
+  <si>
+    <t>شاید مشکل است اما نیاز بیماران است و یک ارزش مازاد و حمایتی معتبر.</t>
+  </si>
+  <si>
+    <t>ملاک ها و معیار های برای تصویب و یا رد یک درخواست در کمیته توسط متخصصین مربوطه و قوانین و دستورالعمل ها مشخص می شود. هدف پیشگیری از هزینه های بی رویه ایست که بیمار یا نظام سلامت را به چالش می کشد. مثلا تهیه دارورو و تجهیزات گرانقیت که مشابه ایرانی دارند بایستی در کمیته مدیریت شود.</t>
+  </si>
+  <si>
+    <t>منظور از طرح انطباق در انتقال موقت بیماران چیست؟</t>
+  </si>
+  <si>
+    <t>از حقوق بیمار است ولی اجرایی شدن دستورات پزشک دوم منوط به تایید پزشک معالج بیمار است. در واقع پزشک دوم تنها نظر می دهد و پزشک معالج تصمیم گیرنده است.</t>
+  </si>
+  <si>
+    <t>وجود لابی در اکثر ساختمانها به عنوان ورودی محسوب شده و از طریق آن امکان دسترسی به جاهای دیگر وجود دارد. چطور عدم استفاده از لابی جهت دسترسی به سایر فضاها ی اصلی بیمارستان امکان پذیر است؟</t>
+  </si>
+  <si>
+    <t>در توضیحات همان سنجه تشریح شده است که منظور مکانی است برای انتظار و نشستن افراد</t>
+  </si>
+  <si>
+    <t>در بیمارستان هایی که محدودیت فضای فیزیکی دارند جهت اجرایی شدن سنجه ها چه باید کرد؟</t>
+  </si>
+  <si>
+    <t>اعتباربخشی از نگاه گیرنده خدمت است و نه محدودیت های اراده دهنده خدمت.</t>
+  </si>
+  <si>
+    <t>از کارشناسان بهبود کیفیت دانشگاه ها هم می توان کمک گرفت روش پیچیده ای ندارد تعدادی از بیماران با مشخصات مد نظر که هوشیاری و دانش کافی را دارند به عنوان جمعیت نمونه شناسایی نمایید و سنجه ها را از لحاظ روا بودن باشیوه هایی که بایک جستجوی ساده در منابع می توانید دریابید اعتباربنجی کنید.</t>
+  </si>
+  <si>
+    <t>مثال منافع صنفی ، شخصی و مالی و واسطه گری و حتی اختلافات بین صنفی، بین مدیران و سایر موارد که حقوق بیمار وجه المصالحه ارائه دهنده خدمت قرار می گیرد و تضیع می شود.</t>
+  </si>
+  <si>
+    <t>بله موضوع انسان است در هر سنی و نیز مادران/همراهان بیمار</t>
+  </si>
+  <si>
+    <t>به منظور حفظ حریم شخصی بیماران لازم است روشی وجود داشته باشد که مشخص شود چه کسانی مجاز به ورود اتاق بیمارمی باشند و از تردد های غیر ضرورهمکاران غیر مرتبط جلوگیری شود و همچنین کسب اجازه قبل از ورود به اتاق بیمار حتی برای افراد مجاز هم الزامی است. به هر حال همه ما این ورود ها را به حریم سایر انسانها روزانه تمرین می کنیم و نیاز به توضیح بیشتر نیست.</t>
+  </si>
+  <si>
+    <t>خیر نیازی به کسب رضایت آگاهانه نیست به صورت شفاهی و غیر محسوس کفایت می کند و ارزیابی نیز از منظر اجرای فرایند مزبور صورت می پذیرد.</t>
+  </si>
+  <si>
+    <t>بسته به شرایط بیماران با شرایط مختلف بررسی و مشخص می شود. اما به طور کلی در بخش های روان معمولا درب اتاق ها باز است و نیاز ی به کسب اجازه نمی باشد.</t>
+  </si>
+  <si>
+    <t>طبق استاندارد های بیمارستان های روان:جهت ايجاد حريم ديداري بر روي پنجره خود داراي كركره قابل تنظيم قوي در سمت كاركنان باشند.به گونه اي تعبيه گردند كه مسايل لازم براي حفظ حريم خصوصي بيماران و كاركنان رعايت شود.از فيلم هاي بازتابنده يا مات براي شيشه پنجره هايي كه واسط فضاي داخلي و فضاي خارجي اورژانس هستند استفاده گردد. پنجره هاحتما غير قابل باز شدن و ثابت باشند.</t>
+  </si>
+  <si>
+    <t>تمامی اموال بیمار-مد نظر سنجه است. مابقی موارد س.الات جزو اختیارات بیمارستان می باشد و باید تصمیمات داخلی گرفته شود.</t>
+  </si>
+  <si>
+    <t>فرد مسئول رسیدگی به شکایات و مسئول امور پیگیری بیماران یکی است و اصولا مربوط به یک موضوع است . پیگیری امور بیماران پیشگیرانه و فعال است ولی رسیدگی به شکایات غیر فعال و پس از دریافت شکایت راجع به آن اقدام می شود. توصیه می شود این فرد از کارکنان شناخته شده معقول، منطقی، با مهارت های ارتباطی مناسب و ویژگی های انسان دوستانه انتخاب شود. به نحوی که در پیگیری ها در جایگاه وکیل بیماران نقش آفرینی کند. از طرفی این فرد باید دارای دانش مدیریت و آگاهی به امور بیمارستانی و حداقل به لحاظ تجربه باشد و مورد اعتماد تیم رهبری و مدیریت نیز باشد.</t>
+  </si>
+  <si>
+    <t>برنامه ریزی چهت پیگیری و اطمینان از ادامه روند درمان در موارد خاص و مدد جویان نیازمند پس از ترخیص چگونه انجام و مستند شود؟</t>
+  </si>
+  <si>
+    <t>تعرفه های کلی (سر جمع هزینه ها) به طور تقریب، البته اگر به بخشی با تعرفه های متفاوت می رود.و الا از دولتی به دولتی نیازی به این توضیح نیست.</t>
+  </si>
+  <si>
+    <t>خدمات درمانی و تشخیصی با رعایت حریم شخصی به مراجعین و بیماران ارائه می شود. از موارد این سنجه ارائه خدمات به بیماران با رعایت موازین انطباق، توسط کارکنان همگن و با رعایت احترام به شان و منزلت انسانی آنها می باشد ، منظور از پرسنل همگن در سنجه مذکور شامل کدام پرسنل می باشد؟</t>
+  </si>
+  <si>
+    <t>محدودیتی برای ورود کودکان در هیچ یک از دستور العمل های وزارت بهداشت وجود ندارد اما از آنجاییکه برخی بیمارستان ها محدودیت هایی را در این زمینه اعمال می نمایند این سنجه با هدف حمایت از حقوق کودکان و صیانت از ایمنی، امنیت و سلامت آن ها گذاشته شده است. هدف سنجه اجرای ممانعت ورود نیست بلکه در صورت ممانعت به هردلیل ایمنی و امنیت کودکان تضمین شود.</t>
+  </si>
+  <si>
+    <t>طبق استاندارد های بیمارستان های روان: یك كمد شخصي كوچك به ازاي هر تخت بستري وجود داشته باشد. يك صندلي راحت ومحكم به ازاي هر تخت بستري وجود داشته باشد. صندلي و كمد شخصي در جاي خود ثابت باشند و يك سطل ثابت در هر اتاق موجود باشد.</t>
+  </si>
+  <si>
+    <t>توصیه موکد بر استفاده از طرف سوم(Third Party)است ولی در صورتیکه رضایت سنجی یک هفته  پس از ترخیص بیمار انجام می شود که انجام رضایت سنجی مانعی از مشارکت هر یک از سطوح کارکنان نمی شود منعی برای پرسشگری این افراد مطرح نمی باشد اما در حین ارائه مراقبت و درمان انجام پرسشگری توسط کارکنان بیمارستان به دلایل ذکر شده توصیه نشده و نتایج آن مورد اعتماد نمی باشد.</t>
+  </si>
+  <si>
+    <t>طبق دستور پزشک اقدام شود .1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور RCA)  ROOT CAUSE ANALYSIS) علت یابی سیستمی و یا پیدا کردن ریشه‎های شکایات و یا اتفاقات پیش آمده از منظر همه عوامل موثر در بررسی ریشه های یک شکایت یا انتقاد و یا حتی پیشنهاد است. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> فرآیند های پذیرش و ترخیص به صورت تسهیل شده ارائه می شود. سوال: در هیچ کجای این سنجه اشاره به تدوین فرایند مربوطه ندارد ، </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve">آیا در مواردی مشابه این فرایند باید تدوین شود یا نه ؟ </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> حمایت نمودن و ترویج دادن و پایبند بودن به مضامین خط مشی و روش و عمل بر اساس آن مد نظر است.</t>
+  </si>
+  <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>آیا ثبت دما به صورت دیجیتال کفایت می کند یا می بایست به صورت دستی هم ثبت شود؟</t>
-[...83 lines deleted...]
-    <t>امتیازی کسب نمی شود. باید کیسه پلی اتیلن باشد</t>
+    <t>خیر دستورالعمل واحدی وجود ندارد با توجه به شرایط هر بیمارستان نوع بیماران و بخش های بستری و فوریت های پیج بایستی به صورت کاملا بومی تدوین و اجرا شود.</t>
+  </si>
+  <si>
+    <t>هر بیمارستان با توجه به بازخورد گرفته شده از بیماران و علل نارضایتی ها، شرایط بیماران،بار مراجعین،عوامل قومی و فرهنگی و سایر عوامل تاثیر گذار فرایند پذیرش و ترخیص را تدوین می کند به گونه ای که تا حد ممکن و اصلاح فرایند های پیشین برای بیمار و خانواده تسهیل شده باشد. هدف تدوین فرایند و مستند سازی های غیر ضرور نیست مهم نتیجه آن است که از نگاه بیمار و خانواده او ارزیابی می شود.</t>
+  </si>
+  <si>
+    <t>همانند مراکز دولتی به هر حال توسعه بخش سلامت خصوصی و غیر خصوصی نمی شناسد. این  امر بویزه در حمایت درمانی از بیماران نیازمند که بدون تحمیل هزینه به بیمارستان و با مشارکت خیر انجام می شود ارزیابی خواهد شد. بیمارستان هرگز بنگاه اقتصادی محض نمی باشد.</t>
+  </si>
+  <si>
+    <t>در خصوص بیماران بخشهای ویژه چ سیستم فراخوان / ارتباط با پرستار بایستی فعال بوده و در دسترس بیماران باشد؟</t>
+  </si>
+  <si>
+    <t>بایستی در خواست بیمار رسیدگی و مواردی از جمله تامین نیروی همگن، پوشش، حفظ حریم خصوصی از طریق جداکننده ها و سوالات شرعی وسایر نیازها را  تاحد امکانات بیمارستان پاسخ داده شود.</t>
+  </si>
+  <si>
+    <t>به دلیل تفاوت ماهیتی و فرهنگی بیماران در بیمارستان ها بهتر است هر بیمارستان پرسشنامه مربوط به بیمارستان خود را طراحی و اعتبارسنجی نماید. مفهوم رضایت در دو فرهنگ یا دو منطقه ممکن است تعاریف متفاوتی برای گیرندگان خدمت داشته باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">تعیین نحوه دسترسی بیمار/ ولی قانونی وی به پزشك معالج و اعضای اصلی گروه پزشکی/ ایا ارائه کارت ویزیت برای حضور در مطب و یا مشخص نمودن زمان حضور فرد در بیمارستان کافی است؟ </t>
+  </si>
+  <si>
+    <t>روانشناس به عنوان مشاور ذکر شده می توان از مراکز دیگر یا از دانشگاه در این خصوص کمک گرفت. این امر بویژه در موارد اتفاقات و خبر های ناگوار و موانع درمانی یا عدم مشارکت بیمار در برنامه مراقبت و درمان برای بیماران ضروری است.</t>
+  </si>
+  <si>
+    <t>با مصاحبه از بیماران متوجه می شویم آیا برای آگاهی از روند مراقبت درمان خود یا برای انجام پاراکلینیک یا پیگیری امور درمانی آیا خود/همراهشان  اقدامی انجام دهند؟ مستندی ارزیابی نمی شود.</t>
+  </si>
+  <si>
+    <t>این موضوع به واسطه لزوم محدودیت تردد در بخش های روان مورد تاکید است لذا وجود مکانی خارج از بخش روان مد نظر بوده و قابل قبول است. اما در صورت عدم تردد ملاقات کنندگان به داخل بخش روانپزشکی با رعایت اصول ایمنی در فضای مسقف داخل بیمارستان و به صورت اختصاصی قابل قبول است. اما برای بیماران حضور در این فضای باز کمک کننده است و امتیاز کامل را می گیرد.</t>
+  </si>
+  <si>
+    <t>اولا اینکه آیا پرستار باید بیمار یاهمراه بیمار را به پای دستگاه کارتخوان بکشد ودریافت پول انجام دهد در حالیکه به هیچ وجه چنین موردی در حیطه وظایف پرستاری نیست.پرداخت پول دربخش آیا باعث از بین رفتن اعتماد بیماران به مراقبت ها نمیشود اگر بیمار پول نقدی داشت تکلیف چیست؟پرستار باید حساب وکتاب کند؟آیا این موارد باعث اتلاف وقت پرستار وکم کردن مراقبت های پرستاری نخواهد شد؟</t>
+  </si>
+  <si>
+    <t>در بخش های روان اصول ایمنی بیماران با شرایط خاص بیماران آن بخش طراحی و در نظر گرفته شود با توجه به استاندارد های بیمارستان های روانپزشکی ابلاغی از دفتر سلامت روان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">به صورت فیزیکی وجود داشته باشد زیرا که ثباتی بر پخش مستمر آن نیست. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t>وژه</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> سامانه ترجمه سیستم است و الزاما الکترونیکی نیست بلکه هدف وجود روش های معین و از پیش برنامه ریزی شده برای برقراری ارتباط با پزشکان معالج در زمینه مشکلات بیماران و تسهیل و تسریع مراقبت ها و اقدامات  تشخیصی و درمانی و درنهایت تعیین تکلیف و کاهش مدت اقامت بیماران است. این شیوه می تواند بر اساس بررسی های به عمل آمده و شناسایی گره های فرایندی در خدمات با اطلاع  پزشکان از طریق پیامک، تلفن/ مکاتبه رسمی با تشخیص سطح و نوع تعلل ها با مساعدت پزشک تسریع و تسهیل شود و ادامه روند درمان بیماران تحت پی گیری باشد. توصیه می شود ابتدا پیامک در صورت عدم پی گیری تماس تلفنی و در صورت تعلل علی رغم آگاهی مکاتبه با پزشک معالج در زمینه پی گیری بیماران صورت پذیرد. البته همه این موارد با احترام و حفظ شان گروه پزشکی و جهت اطلاع انجام شود.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">نگهبانی درب ورودی نمی تواند با اطلاعات یکی باشدولی نگهبانی در داخل لابی به شرط آنکه ویژگی لازم را داشته باشد و تداخل ماموریت برای آن ها رخ ندهد قابل قبول است.واحد اطلاعات فردی است که تقریبا به همه بخش ها/واحد ها و اموری که در بیمارستان انجام می شود و محل آن ها آشنا بوده و می تواند بیماران را به در ستی راهنمایی نماید همچنین این فرد باید باحوصله وخوش رو و دارای فرصت کافی برای پاسخگویی باشد.معمولا واحد پذیرش نمی تواند این کار را انجام دهد. </t>
+  </si>
+  <si>
+    <t>مددکار فهرست خیرین آماده حمایت از افراد نیازمند مالی را شناسایی کرده و با درک وضعیت مدد جویان خیر را به حمایت مالی وی و پرداخت صورت حساب های بیمار دعوت می نماید. مراقبت شود هیچ گونه وجه مالی نقد مبادله نشود و صرفا به حساب بیمارستان واریز شود.</t>
+  </si>
+  <si>
+    <t>بیمارستان با همکاری واحد مدد کاری و سایر قسمت های در گیر برنامه ای در این خصوص طراحی و کارکنان مرتبط با اطلاع از آن بر اساس آن عمل می نمایند. از جمله هماهنگی با بهزیستی برای افراد بی خانمان یا بی سرپرست و بد سرپرست طبق قوانین و ضوابط مربوط.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کارکنان همگن نسبت به جنسیت بیمار، کارکنان هم جنسی هستند که تخصص مورد نیاز و معادل غیر هم جنس را داشته باشند. که انواع خدمات تشخیصی و درمانی کارکنان پاراکلینک، بیمار بر ها و هر گونه خدماتی که به بیمار ارائه می شود باید توسط کارکنان همگن باشد مگر در موارد اورژانس که توضیحات آن در سنجه داده شده است. </t>
+  </si>
+  <si>
+    <t>این سنجه با توجه به شرایط خاص بیماران در سطح بندی بیماران در بخش روان پزشکی می تواند به صورت گزینشی برای بیماران با ارتباط منطقی تر برنامه ریزی و استفاده شود. لذا سیستم احضار پرستار الزام نیست و این سنجه غیرقابل ارزیابی می شود.</t>
+  </si>
+  <si>
+    <t>شناسایی بیمار باید به صورت فعال و استفاده از دستبند شناسایی انجام شود.و درج اطلاعات بیمار در مواردیکه ذکر شده با محرمانگی اطلاعات بیماردر تضاد خواهد بود.</t>
+  </si>
+  <si>
+    <t>در توضیحات سنجه مربوطه کاملا توضیح داده شده است.همچنین در آموزش های سایت فایل مصادیق را دقیقا مطالعه بفرمایید.طبق توضیحات پایانی سنجه  ج-2-3نظام کارامد رسیدگی به شکایات</t>
+  </si>
+  <si>
+    <t>این دو موضوع اصولا یکی است و یک مسئول دارد بنابر این یک دفتر می تواند این کارها را انجام دهد با این تفاوت که رسیدگی به شکایات غیر فعال و پیگیری امور بیماران فعال است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مسئول دفتر پیگیری امور بیماران مهم است چه سمتی داشته باشد است و و دقیقا" چه مواردی را باید پیگیری نماید. </t>
+  </si>
+  <si>
+    <t>درمجموعه "سیاست های اجرایی (ضوابط) بخش تغذیه در بیمارستان های کشورمشخص شده است. لطفا به دستورالعمل مراجعه فرمایید. ولی به عنوان پیش غذا محسوب می شود.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="14"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -264,114 +663,165 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC00000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC00000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC00000"/>
+      </left>
+      <right style="thick">
+        <color rgb="FFC00000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -617,700 +1067,1518 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF109"/>
+  <dimension ref="A1:AF200"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
+    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A79" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C69" sqref="C69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="69.5703125" style="6" customWidth="1"/>
-    <col min="3" max="3" width="89.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="B1" s="13"/>
+      <c r="C1" s="5"/>
+    </row>
+    <row r="2" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="10">
         <v>1</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B3" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
+        <v>2</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>3</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>4</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="C6" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>5</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
+        <v>6</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
+        <v>7</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
+        <v>8</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
+        <v>9</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>10</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>11</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
+        <v>12</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
+        <v>13</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>14</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>15</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>16</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
+        <v>17</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>18</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11">
+        <v>19</v>
+      </c>
+      <c r="B21" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="8">
+      <c r="C21" s="8" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
+        <v>20</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
+        <v>21</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>22</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>23</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
+        <v>25</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11">
+        <v>26</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="11">
+        <v>27</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="11">
+        <v>28</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="11">
+        <v>29</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="11">
+        <v>30</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="11">
+        <v>31</v>
+      </c>
+      <c r="B33" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="16" t="s">
+      <c r="C33" s="8" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11">
+        <v>32</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="11">
+        <v>33</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="11">
+        <v>34</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="11">
+        <v>35</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="11">
+        <v>36</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="11">
+        <v>37</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="11">
+        <v>38</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="174" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="11">
+        <v>39</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="11">
+        <v>40</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11">
+        <v>41</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="11">
+        <v>42</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="11">
+        <v>43</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="11">
+        <v>44</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="11">
+        <v>45</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="11">
+        <v>46</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="11">
+        <v>47</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="11">
+        <v>48</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="11">
+        <v>49</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="11">
+        <v>50</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="11">
+        <v>51</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="11">
+        <v>52</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="11">
+        <v>53</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="11">
+        <v>54</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="11">
+        <v>55</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="11">
+        <v>56</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="11">
+        <v>57</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="11">
+        <v>58</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11">
+        <v>59</v>
+      </c>
+      <c r="B61" s="16" t="s">
         <v>27</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="16" t="s">
+      <c r="C61" s="8" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="11">
+        <v>60</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="11">
+        <v>61</v>
+      </c>
+      <c r="B63" s="16" t="s">
         <v>28</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B5" s="11" t="s">
+      <c r="C63" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11">
+        <v>62</v>
+      </c>
+      <c r="B64" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C64" s="8" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="11">
+        <v>63</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="179.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="11">
+        <v>64</v>
+      </c>
+      <c r="B66" s="16" t="s">
         <v>6</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="12" t="s">
+      <c r="C66" s="8" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="11">
+        <v>65</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="141" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="11">
+        <v>66</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="11">
+        <v>67</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="11">
+        <v>68</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="11">
+        <v>69</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="11">
+        <v>70</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="11">
+        <v>71</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="11">
+        <v>72</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="11">
+        <v>73</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="11">
+        <v>75</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="11">
+        <v>76</v>
+      </c>
+      <c r="B77" s="16" t="s">
         <v>8</v>
       </c>
-    </row>
-[...410 lines deleted...]
-      <c r="A78" s="3"/>
+      <c r="C77" s="8" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="5"/>
       <c r="C78" s="5"/>
     </row>
     <row r="79" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A79" s="3"/>
-      <c r="B79" s="5"/>
-      <c r="C79" s="5"/>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
     </row>
     <row r="80" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="3"/>
-      <c r="B80" s="5"/>
-      <c r="C80" s="5"/>
+      <c r="B80" s="6"/>
+      <c r="C80" s="6"/>
     </row>
     <row r="81" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A81" s="3"/>
-      <c r="B81" s="5"/>
-      <c r="C81" s="5"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
     </row>
     <row r="82" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A82" s="3"/>
-      <c r="B82" s="5"/>
-      <c r="C82" s="5"/>
+      <c r="B82" s="6"/>
+      <c r="C82" s="6"/>
     </row>
     <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3"/>
-      <c r="B83" s="5"/>
-      <c r="C83" s="5"/>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
     </row>
     <row r="84" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A84" s="3"/>
-      <c r="B84" s="5"/>
-      <c r="C84" s="5"/>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
     </row>
     <row r="85" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3"/>
-      <c r="B85" s="5"/>
-      <c r="C85" s="5"/>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
     </row>
     <row r="86" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3"/>
-      <c r="B86" s="5"/>
-      <c r="C86" s="5"/>
+      <c r="B86" s="6"/>
+      <c r="C86" s="6"/>
     </row>
     <row r="87" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="3"/>
-      <c r="B87" s="5"/>
-      <c r="C87" s="5"/>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
     </row>
     <row r="88" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A88" s="3"/>
-      <c r="B88" s="5"/>
-      <c r="C88" s="5"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
     </row>
     <row r="89" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3"/>
-      <c r="B89" s="5"/>
-      <c r="C89" s="5"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
     </row>
     <row r="90" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A90" s="3"/>
-      <c r="B90" s="5"/>
-      <c r="C90" s="5"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
     </row>
     <row r="91" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="3"/>
-      <c r="B91" s="5"/>
-      <c r="C91" s="5"/>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
     </row>
     <row r="92" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A92" s="3"/>
-      <c r="B92" s="5"/>
-      <c r="C92" s="5"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
     </row>
     <row r="93" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3"/>
-      <c r="B93" s="5"/>
-      <c r="C93" s="5"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="6"/>
     </row>
     <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3"/>
-      <c r="B94" s="5"/>
-      <c r="C94" s="5"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
     </row>
     <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3"/>
-      <c r="B95" s="5"/>
-      <c r="C95" s="5"/>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
     </row>
     <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3"/>
-      <c r="B96" s="5"/>
-      <c r="C96" s="5"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
     </row>
     <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="3"/>
-      <c r="B97" s="5"/>
-      <c r="C97" s="5"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
     </row>
     <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3"/>
-      <c r="B98" s="5"/>
-      <c r="C98" s="5"/>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
     </row>
     <row r="99" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="3"/>
-      <c r="B99" s="5"/>
-      <c r="C99" s="5"/>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
     </row>
     <row r="100" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A100" s="3"/>
-      <c r="B100" s="5"/>
-      <c r="C100" s="5"/>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
     </row>
     <row r="101" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A101" s="3"/>
-      <c r="B101" s="5"/>
-      <c r="C101" s="5"/>
+      <c r="B101" s="6"/>
+      <c r="C101" s="6"/>
     </row>
     <row r="102" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A102" s="3"/>
-      <c r="B102" s="5"/>
-      <c r="C102" s="5"/>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6"/>
     </row>
     <row r="103" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A103" s="3"/>
-      <c r="B103" s="5"/>
-      <c r="C103" s="5"/>
+      <c r="B103" s="6"/>
+      <c r="C103" s="6"/>
     </row>
     <row r="104" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3"/>
-      <c r="B104" s="5"/>
-      <c r="C104" s="5"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
     </row>
     <row r="105" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3"/>
-      <c r="B105" s="5"/>
-      <c r="C105" s="5"/>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6"/>
     </row>
     <row r="106" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A106" s="3"/>
-      <c r="B106" s="5"/>
-      <c r="C106" s="5"/>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
     </row>
     <row r="107" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A107" s="3"/>
-      <c r="B107" s="5"/>
-      <c r="C107" s="5"/>
+      <c r="B107" s="6"/>
+      <c r="C107" s="6"/>
     </row>
     <row r="108" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A108" s="3"/>
-      <c r="B108" s="5"/>
-      <c r="C108" s="5"/>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
     </row>
     <row r="109" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A109" s="3"/>
-      <c r="B109" s="5"/>
-      <c r="C109" s="5"/>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+    </row>
+    <row r="110" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="3"/>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+    </row>
+    <row r="111" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="3"/>
+      <c r="B111" s="6"/>
+      <c r="C111" s="6"/>
+    </row>
+    <row r="112" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="3"/>
+      <c r="B112" s="6"/>
+      <c r="C112" s="6"/>
+    </row>
+    <row r="113" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="3"/>
+      <c r="B113" s="6"/>
+      <c r="C113" s="6"/>
+    </row>
+    <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="3"/>
+      <c r="B114" s="6"/>
+      <c r="C114" s="6"/>
+    </row>
+    <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="3"/>
+      <c r="B115" s="6"/>
+      <c r="C115" s="6"/>
+    </row>
+    <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="3"/>
+      <c r="B116" s="6"/>
+      <c r="C116" s="6"/>
+    </row>
+    <row r="117" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="3"/>
+      <c r="B117" s="6"/>
+      <c r="C117" s="6"/>
+    </row>
+    <row r="118" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="3"/>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+    </row>
+    <row r="119" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="3"/>
+      <c r="B119" s="6"/>
+      <c r="C119" s="6"/>
+    </row>
+    <row r="120" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="3"/>
+      <c r="B120" s="6"/>
+      <c r="C120" s="6"/>
+    </row>
+    <row r="121" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="3"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+    </row>
+    <row r="122" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="3"/>
+      <c r="B122" s="6"/>
+      <c r="C122" s="6"/>
+    </row>
+    <row r="123" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="3"/>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+    </row>
+    <row r="124" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="3"/>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
+    </row>
+    <row r="125" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="3"/>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+    </row>
+    <row r="126" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="3"/>
+      <c r="B126" s="6"/>
+      <c r="C126" s="6"/>
+    </row>
+    <row r="127" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="3"/>
+      <c r="B127" s="6"/>
+      <c r="C127" s="6"/>
+    </row>
+    <row r="128" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="3"/>
+      <c r="B128" s="6"/>
+      <c r="C128" s="6"/>
+    </row>
+    <row r="129" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="3"/>
+      <c r="B129" s="6"/>
+      <c r="C129" s="6"/>
+    </row>
+    <row r="130" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="3"/>
+      <c r="B130" s="6"/>
+      <c r="C130" s="6"/>
+    </row>
+    <row r="131" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="3"/>
+      <c r="B131" s="6"/>
+      <c r="C131" s="6"/>
+    </row>
+    <row r="132" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="3"/>
+      <c r="B132" s="6"/>
+      <c r="C132" s="6"/>
+    </row>
+    <row r="133" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="3"/>
+      <c r="B133" s="6"/>
+      <c r="C133" s="6"/>
+    </row>
+    <row r="134" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="3"/>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+    </row>
+    <row r="135" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="3"/>
+      <c r="B135" s="6"/>
+      <c r="C135" s="6"/>
+    </row>
+    <row r="136" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="3"/>
+      <c r="B136" s="6"/>
+      <c r="C136" s="6"/>
+    </row>
+    <row r="137" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="3"/>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6"/>
+    </row>
+    <row r="138" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="3"/>
+      <c r="B138" s="6"/>
+      <c r="C138" s="6"/>
+    </row>
+    <row r="139" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="3"/>
+      <c r="B139" s="6"/>
+      <c r="C139" s="6"/>
+    </row>
+    <row r="140" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="3"/>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6"/>
+    </row>
+    <row r="141" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="3"/>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6"/>
+    </row>
+    <row r="142" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="3"/>
+      <c r="B142" s="6"/>
+      <c r="C142" s="6"/>
+    </row>
+    <row r="143" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="3"/>
+      <c r="B143" s="6"/>
+      <c r="C143" s="6"/>
+    </row>
+    <row r="144" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="3"/>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
+    </row>
+    <row r="145" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="3"/>
+      <c r="B145" s="6"/>
+      <c r="C145" s="6"/>
+    </row>
+    <row r="146" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="3"/>
+      <c r="B146" s="6"/>
+      <c r="C146" s="6"/>
+    </row>
+    <row r="147" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="3"/>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+    </row>
+    <row r="148" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="3"/>
+      <c r="B148" s="6"/>
+      <c r="C148" s="6"/>
+    </row>
+    <row r="149" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="3"/>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6"/>
+    </row>
+    <row r="150" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="3"/>
+      <c r="B150" s="6"/>
+      <c r="C150" s="6"/>
+    </row>
+    <row r="151" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="3"/>
+      <c r="B151" s="6"/>
+      <c r="C151" s="6"/>
+    </row>
+    <row r="152" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="3"/>
+      <c r="B152" s="6"/>
+      <c r="C152" s="6"/>
+    </row>
+    <row r="153" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="3"/>
+      <c r="B153" s="6"/>
+      <c r="C153" s="6"/>
+    </row>
+    <row r="154" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="3"/>
+      <c r="B154" s="6"/>
+      <c r="C154" s="6"/>
+    </row>
+    <row r="155" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="3"/>
+      <c r="B155" s="6"/>
+      <c r="C155" s="6"/>
+    </row>
+    <row r="156" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="3"/>
+      <c r="B156" s="6"/>
+      <c r="C156" s="6"/>
+    </row>
+    <row r="157" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="3"/>
+      <c r="B157" s="6"/>
+      <c r="C157" s="6"/>
+    </row>
+    <row r="158" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="3"/>
+      <c r="B158" s="6"/>
+      <c r="C158" s="6"/>
+    </row>
+    <row r="159" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="3"/>
+      <c r="B159" s="6"/>
+      <c r="C159" s="6"/>
+    </row>
+    <row r="160" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="3"/>
+      <c r="B160" s="6"/>
+      <c r="C160" s="6"/>
+    </row>
+    <row r="161" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="3"/>
+      <c r="B161" s="6"/>
+      <c r="C161" s="6"/>
+    </row>
+    <row r="162" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="3"/>
+      <c r="B162" s="6"/>
+      <c r="C162" s="6"/>
+    </row>
+    <row r="163" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="3"/>
+      <c r="B163" s="6"/>
+      <c r="C163" s="6"/>
+    </row>
+    <row r="164" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="3"/>
+      <c r="B164" s="6"/>
+      <c r="C164" s="6"/>
+    </row>
+    <row r="165" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="3"/>
+      <c r="B165" s="6"/>
+      <c r="C165" s="6"/>
+    </row>
+    <row r="166" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="3"/>
+      <c r="B166" s="6"/>
+      <c r="C166" s="6"/>
+    </row>
+    <row r="167" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="3"/>
+      <c r="B167" s="6"/>
+      <c r="C167" s="6"/>
+    </row>
+    <row r="168" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="3"/>
+      <c r="B168" s="6"/>
+      <c r="C168" s="6"/>
+    </row>
+    <row r="169" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="3"/>
+      <c r="B169" s="6"/>
+      <c r="C169" s="6"/>
+    </row>
+    <row r="170" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="3"/>
+      <c r="B170" s="6"/>
+      <c r="C170" s="6"/>
+    </row>
+    <row r="171" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="3"/>
+      <c r="B171" s="6"/>
+      <c r="C171" s="6"/>
+    </row>
+    <row r="172" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="3"/>
+      <c r="B172" s="6"/>
+      <c r="C172" s="6"/>
+    </row>
+    <row r="173" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="3"/>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
+    </row>
+    <row r="174" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="3"/>
+      <c r="B174" s="6"/>
+      <c r="C174" s="6"/>
+    </row>
+    <row r="175" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="3"/>
+      <c r="B175" s="6"/>
+      <c r="C175" s="6"/>
+    </row>
+    <row r="176" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="3"/>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+    </row>
+    <row r="177" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="3"/>
+      <c r="B177" s="6"/>
+      <c r="C177" s="6"/>
+    </row>
+    <row r="178" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="3"/>
+      <c r="B178" s="6"/>
+      <c r="C178" s="6"/>
+    </row>
+    <row r="179" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="3"/>
+      <c r="B179" s="6"/>
+      <c r="C179" s="6"/>
+    </row>
+    <row r="180" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="3"/>
+      <c r="B180" s="6"/>
+      <c r="C180" s="6"/>
+    </row>
+    <row r="181" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="3"/>
+      <c r="B181" s="6"/>
+      <c r="C181" s="6"/>
+    </row>
+    <row r="182" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="3"/>
+      <c r="B182" s="6"/>
+      <c r="C182" s="6"/>
+    </row>
+    <row r="183" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="3"/>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+    </row>
+    <row r="184" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="3"/>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+    </row>
+    <row r="185" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="3"/>
+      <c r="B185" s="6"/>
+      <c r="C185" s="6"/>
+    </row>
+    <row r="186" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="3"/>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
+    </row>
+    <row r="187" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="3"/>
+      <c r="B187" s="6"/>
+      <c r="C187" s="6"/>
+    </row>
+    <row r="188" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="3"/>
+      <c r="B188" s="6"/>
+      <c r="C188" s="6"/>
+    </row>
+    <row r="189" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="3"/>
+      <c r="B189" s="6"/>
+      <c r="C189" s="6"/>
+    </row>
+    <row r="190" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="3"/>
+      <c r="B190" s="6"/>
+      <c r="C190" s="6"/>
+    </row>
+    <row r="191" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="3"/>
+      <c r="B191" s="6"/>
+      <c r="C191" s="6"/>
+    </row>
+    <row r="192" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="3"/>
+      <c r="B192" s="6"/>
+      <c r="C192" s="6"/>
+    </row>
+    <row r="193" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="3"/>
+      <c r="B193" s="6"/>
+      <c r="C193" s="6"/>
+    </row>
+    <row r="194" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="3"/>
+      <c r="B194" s="6"/>
+      <c r="C194" s="6"/>
+    </row>
+    <row r="195" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="3"/>
+      <c r="B195" s="6"/>
+      <c r="C195" s="6"/>
+    </row>
+    <row r="196" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="3"/>
+      <c r="B196" s="6"/>
+      <c r="C196" s="6"/>
+    </row>
+    <row r="197" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="3"/>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
+    </row>
+    <row r="198" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="3"/>
+      <c r="B198" s="6"/>
+      <c r="C198" s="6"/>
+    </row>
+    <row r="199" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="3"/>
+      <c r="B199" s="6"/>
+      <c r="C199" s="6"/>
+    </row>
+    <row r="200" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="3"/>
+      <c r="B200" s="6"/>
+      <c r="C200" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>