--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -21,708 +21,199 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <r>
-[...565 lines deleted...]
-    </r>
+    <t>آیا ثبت دما به صورت دیجیتال کفایت می کند یا می بایست به صورت دستی هم ثبت شود؟</t>
+  </si>
+  <si>
+    <t>در بیمارستان روانپزشکی در خصوص ترانسفوزیون خون و وجود این واحد تحت عنوان بانک خون در آزمایشگاه توضیح دهید؟</t>
+  </si>
+  <si>
+    <t>آیا محور طب انتقال خون برای بیمارستان های تک تخصصی که بانک خون ندارند، غیر قابل ارزیابی است؟</t>
+  </si>
+  <si>
+    <t>در صورت عدم وجود ماشین حمل و نقل مخصوص خون و فراورده های خونی در شهرستان تکلیف بیمارستان در حمل و نقل نمونه ها چیست؟</t>
+  </si>
+  <si>
+    <t>امتیازی کسب نمی شود.</t>
+  </si>
+  <si>
+    <t>حمل و نقل خون و فراورده های خونی از سازمان انتقال خون و در داخل بیمارستان در همه مراحل با رعایت زنجیره سرد و ایمن انجام می شود.؟</t>
+  </si>
+  <si>
+    <t>زنجیره سرد نیازمند ابزار و امکانات است که حداقل آن وجود باکس های سرد است.</t>
+  </si>
+  <si>
+    <t>آیا ثبت دمای یخچال و فریزر هم با ترمومتر دیجیتالی انجام شود و هم با ترموگراف دستی &lt; و آیا در 2 فرم ثبت شود ؟</t>
+  </si>
+  <si>
+    <t>در دو فرم ثبت شود اما ملاک پایش است و اقدام اصلاحی نه فقط ثبت آنها.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مطابق با دستورالعمل هموویژیلانس باید هر 6 ساعت دمای یخچال و فریزر کنترل گردد که در سنجه های اعتباربخشی ذکر گریده است که حداقل روزی یکبار </t>
+  </si>
+  <si>
+    <t>ملاک پایش است و اقدام اصلاحی نه فقط ثبت آنها.</t>
+  </si>
+  <si>
+    <t>کیسه های نایلونی پلی اتیلن غیر قابل نفوذ؟(طبق پیگیری های مکرر قابل دسترسی جهت تهیه و خرید نبوده است؟)</t>
+  </si>
+  <si>
+    <t>مشخصات اهدا کننده در بانک خون موجود نمی باشد .</t>
+  </si>
+  <si>
+    <t>روی کیسه است.</t>
+  </si>
+  <si>
+    <t>در مصداق اول سنجه آیا منظور از کنترل کیفیت آزمایشهای فعال ، همان شرکت در برنامه ارزیابی خارجی کیفیت است ؟</t>
+  </si>
+  <si>
+    <t>خیر روشهای کنترل کیفیت آنی سرم ها و تمامی تستهای فعال در آزمایشگاه بانک خون است.</t>
+  </si>
+  <si>
+    <t>آموزش هموویژیلانس به صورت مدون سازمانی در آموزش کارکنان برگزار می گردد آیا گواهی آموزشی باید از سوی سازمان انتقال خون  جهت پرسنل حاضر در جلسه صادر گردد</t>
+  </si>
+  <si>
+    <t>بله قطعا.</t>
+  </si>
+  <si>
+    <t>ارزیابی دمای خون برگشتی به چه صورت بایستی کنترل شود و ارزیابی علمی ندارد.</t>
+  </si>
+  <si>
+    <t>با استفاده از ترمومتر های نواری دقیق است اما کارشناسان بانک خون  هم قادر به مقایسه دمای آن با دمای بدن و یخچال هستند.</t>
+  </si>
+  <si>
+    <t>نحوه ارزيابي خون هاي برگشتي چگونه انجام شود ؟</t>
+  </si>
+  <si>
+    <t>با استفاده از ترمومتر های نواری دقیق است اما کارشناسان بانک خون  هم قادر به مقایسه دمای آن با دمای بدن و یخچال هستند. و همچنین بررسی همولیز احتمالی با شیوه های مد نظر مسیول فنی آزمایشگاه</t>
+  </si>
+  <si>
+    <t>در صورتی که بانک خون در بیمارستان فعال نباشد، آیا برگزاری کمیته انتقال خون الزامی است؟ در بیمارستان تک تخصصی پوست با توجه به ماهیت کاری، تزریق خون به ندرت انجام می شود و پگ خون از بیمارستان دیگری درخواست می شود و در اینجا فقط کراس مچ انجام می شود و بروز مشکل یا عوارض خاص هم به ندرت اتفاق می افتد لذا در صورت الزام به تشکیل کمیته طب انتقال خون، مفاد جلسات کارایی و اثر بخشی لازم را نخواهد داشت.</t>
+  </si>
+  <si>
+    <t>بانک خون جزو لاینفک بیمارستان است. اما کمیته بدون دستور  ضرورتی برای تشکیل نیست و مشکلی ایجاد نمی کند و امتیازی کسر نمی شود.</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحور طب انتقال خون</t>
+  </si>
+  <si>
+    <t>اگر امکان استخراج سوابق از حافظه یخچال هست بله کفایت می نماید.</t>
+  </si>
+  <si>
+    <t>غیرقابل ارزیابی است ولی باید فرایند تهیه و تزریق خون مشخص باشد در زمان نیاز به تزریق خون</t>
+  </si>
+  <si>
+    <t>اخیر لزاما بیماران در بیمارستانهای تک تخصصی  فقط مشکل آن تخصص را ندارند. حداقل انتظارات در دل آزمایشگاه مرکز برای طب انتقال خون با نظر دانشگاه مربوط قابل ارزیابی است. و فقط برای بیمارستان های روان پزشکی غ ق ا می شود.</t>
+  </si>
+  <si>
+    <t>امتیازی کسب نمی شود. باید کیسه پلی اتیلن باشد</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...25 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -800,91 +291,87 @@
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1130,1234 +617,700 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF126"/>
+  <dimension ref="A1:AF109"/>
   <sheetViews>
     <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A56" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="69.5703125" style="17" customWidth="1"/>
-    <col min="3" max="3" width="89.42578125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="89.42578125" style="6" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="8" t="s">
+      <c r="B1" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" s="9" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="6">
+    <row r="2" spans="1:3" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8">
         <v>1</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="B2" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8">
+        <v>2</v>
+      </c>
+      <c r="B3" s="15" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="13" t="s">
+      <c r="C3" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8">
+        <v>3</v>
+      </c>
+      <c r="B4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C4" s="16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8">
+        <v>4</v>
+      </c>
+      <c r="B5" s="11" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6">
+      <c r="C5" s="12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>5</v>
+      </c>
+      <c r="B6" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="C6" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="6">
+      <c r="B7" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8">
         <v>8</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="6">
+      <c r="B9" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8">
         <v>9</v>
       </c>
-      <c r="B6" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="6">
+      <c r="B10" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
         <v>10</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="B11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="B12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8">
         <v>12</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="B13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8">
         <v>13</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A11" s="6">
+      <c r="B14" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8">
         <v>14</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...57 lines deleted...]
-      <c r="C16" s="7" t="s">
+      <c r="B15" s="11" t="s">
         <v>24</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="13" t="s">
+      <c r="C15" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...765 lines deleted...]
-    <row r="83" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="16" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+    </row>
+    <row r="17" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="3"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+    </row>
+    <row r="18" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+    </row>
+    <row r="19" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="3"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+    </row>
+    <row r="20" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+    </row>
+    <row r="21" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="3"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+    </row>
+    <row r="22" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+    </row>
+    <row r="23" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+    </row>
+    <row r="24" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+    </row>
+    <row r="25" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+    </row>
+    <row r="26" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+    </row>
+    <row r="27" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+    </row>
+    <row r="28" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+    </row>
+    <row r="29" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="3"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+    </row>
+    <row r="30" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="3"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+    </row>
+    <row r="31" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+    </row>
+    <row r="32" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="3"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="5"/>
+    </row>
+    <row r="33" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+    </row>
+    <row r="34" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+    </row>
+    <row r="35" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="3"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+    </row>
+    <row r="36" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="3"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+    </row>
+    <row r="37" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="5"/>
+    </row>
+    <row r="38" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="3"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+    </row>
+    <row r="39" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="3"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="5"/>
+    </row>
+    <row r="40" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="3"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+    </row>
+    <row r="41" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="3"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+    </row>
+    <row r="42" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="3"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+    </row>
+    <row r="43" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="3"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+    </row>
+    <row r="44" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="3"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+    </row>
+    <row r="45" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="3"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+    </row>
+    <row r="46" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="3"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+    </row>
+    <row r="47" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="3"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+    </row>
+    <row r="48" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="3"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+    </row>
+    <row r="49" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="3"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+    </row>
+    <row r="50" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="3"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+    </row>
+    <row r="51" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="3"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+    </row>
+    <row r="52" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="3"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+    </row>
+    <row r="53" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="3"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+    </row>
+    <row r="54" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="3"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+    </row>
+    <row r="55" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="3"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+    </row>
+    <row r="56" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="3"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+    </row>
+    <row r="57" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="3"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+    </row>
+    <row r="58" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="3"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+    </row>
+    <row r="59" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="3"/>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+    </row>
+    <row r="60" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="3"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+    </row>
+    <row r="61" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="3"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+    </row>
+    <row r="62" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="3"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+    </row>
+    <row r="63" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="3"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+    </row>
+    <row r="64" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="3"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+    </row>
+    <row r="65" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="3"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+    </row>
+    <row r="66" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="3"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+    </row>
+    <row r="67" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="3"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+    </row>
+    <row r="68" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="3"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+    </row>
+    <row r="69" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="3"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+    </row>
+    <row r="70" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="3"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+    </row>
+    <row r="71" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="3"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+    </row>
+    <row r="72" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="3"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+    </row>
+    <row r="73" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="3"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="5"/>
+    </row>
+    <row r="74" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="3"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+    </row>
+    <row r="75" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="3"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="5"/>
+    </row>
+    <row r="76" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="3"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="5"/>
+    </row>
+    <row r="77" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="3"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+    </row>
+    <row r="78" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="3"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5"/>
+    </row>
+    <row r="79" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="3"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+    </row>
+    <row r="80" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="3"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="5"/>
+    </row>
+    <row r="81" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="3"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+    </row>
+    <row r="82" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="3"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+    </row>
+    <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3"/>
-      <c r="B83" s="16"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+    </row>
+    <row r="84" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A84" s="3"/>
-      <c r="B84" s="16"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+    </row>
+    <row r="85" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3"/>
-      <c r="B85" s="16"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="5"/>
+      <c r="C85" s="5"/>
+    </row>
+    <row r="86" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3"/>
-      <c r="B86" s="16"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="5"/>
+      <c r="C86" s="5"/>
+    </row>
+    <row r="87" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="3"/>
-      <c r="B87" s="16"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+    </row>
+    <row r="88" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A88" s="3"/>
-      <c r="B88" s="16"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="5"/>
+      <c r="C88" s="5"/>
+    </row>
+    <row r="89" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3"/>
-      <c r="B89" s="16"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="5"/>
+      <c r="C89" s="5"/>
+    </row>
+    <row r="90" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A90" s="3"/>
-      <c r="B90" s="16"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+    </row>
+    <row r="91" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="3"/>
-      <c r="B91" s="16"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="5"/>
+      <c r="C91" s="5"/>
+    </row>
+    <row r="92" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A92" s="3"/>
-      <c r="B92" s="16"/>
-[...2 lines deleted...]
-    <row r="93" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B92" s="5"/>
+      <c r="C92" s="5"/>
+    </row>
+    <row r="93" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3"/>
-      <c r="B93" s="16"/>
-[...2 lines deleted...]
-    <row r="94" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="5"/>
+      <c r="C93" s="5"/>
+    </row>
+    <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3"/>
-      <c r="B94" s="16"/>
-[...2 lines deleted...]
-    <row r="95" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="5"/>
+      <c r="C94" s="5"/>
+    </row>
+    <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3"/>
-      <c r="B95" s="16"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="5"/>
+      <c r="C95" s="5"/>
+    </row>
+    <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3"/>
-      <c r="B96" s="16"/>
-      <c r="C96" s="10"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="5"/>
     </row>
     <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="3"/>
-      <c r="B97" s="16"/>
-      <c r="C97" s="10"/>
+      <c r="B97" s="5"/>
+      <c r="C97" s="5"/>
     </row>
     <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3"/>
-      <c r="B98" s="16"/>
-      <c r="C98" s="10"/>
+      <c r="B98" s="5"/>
+      <c r="C98" s="5"/>
     </row>
     <row r="99" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="3"/>
-      <c r="B99" s="16"/>
-      <c r="C99" s="10"/>
+      <c r="B99" s="5"/>
+      <c r="C99" s="5"/>
     </row>
     <row r="100" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A100" s="3"/>
-      <c r="B100" s="16"/>
-      <c r="C100" s="10"/>
+      <c r="B100" s="5"/>
+      <c r="C100" s="5"/>
     </row>
     <row r="101" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A101" s="3"/>
-      <c r="B101" s="16"/>
-      <c r="C101" s="10"/>
+      <c r="B101" s="5"/>
+      <c r="C101" s="5"/>
     </row>
     <row r="102" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A102" s="3"/>
-      <c r="B102" s="16"/>
-      <c r="C102" s="10"/>
+      <c r="B102" s="5"/>
+      <c r="C102" s="5"/>
     </row>
     <row r="103" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A103" s="3"/>
-      <c r="B103" s="16"/>
-      <c r="C103" s="10"/>
+      <c r="B103" s="5"/>
+      <c r="C103" s="5"/>
     </row>
     <row r="104" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3"/>
-      <c r="B104" s="16"/>
-      <c r="C104" s="10"/>
+      <c r="B104" s="5"/>
+      <c r="C104" s="5"/>
     </row>
     <row r="105" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3"/>
-      <c r="B105" s="16"/>
-      <c r="C105" s="10"/>
+      <c r="B105" s="5"/>
+      <c r="C105" s="5"/>
     </row>
     <row r="106" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A106" s="3"/>
-      <c r="B106" s="16"/>
-      <c r="C106" s="10"/>
+      <c r="B106" s="5"/>
+      <c r="C106" s="5"/>
     </row>
     <row r="107" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A107" s="3"/>
-      <c r="B107" s="16"/>
-      <c r="C107" s="10"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="5"/>
     </row>
     <row r="108" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A108" s="3"/>
-      <c r="B108" s="16"/>
-      <c r="C108" s="10"/>
+      <c r="B108" s="5"/>
+      <c r="C108" s="5"/>
     </row>
     <row r="109" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A109" s="3"/>
-      <c r="B109" s="16"/>
-[...85 lines deleted...]
-      <c r="C126" s="10"/>
+      <c r="B109" s="5"/>
+      <c r="C109" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>