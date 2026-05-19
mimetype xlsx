--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -2,543 +2,770 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\سوالات اعتباربخشی\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="159">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
     <t>ردیف</t>
   </si>
   <si>
-    <t>در جمله كد بندي رنگي وبر چسب گذاري پسماندها،منظور از كد بندي رنگي چيست؟</t>
-[...333 lines deleted...]
-  <si>
     <r>
-      <t>   در بخش های ویژه میتوان در یونیت بیمار سفتی باکس قرار داد</t>
+      <t xml:space="preserve">  بر اساس ارزیابی خطر و ایمنی بیمارستان و اولویتهای مشخص شده، اقدامات پیشگیرانه برنامه ریزی و اجرا می شود. این نتایج در کمیته مدیریت خطر </t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t>حوادث</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> و بلایا مطرح می شوند و برای آن برنامه ریزی انجام میشود.</t>
+    </r>
+  </si>
+  <si>
+    <t>ارزیابی مخاطرات و اولویت بندی آن در سنجه اول (منطبق با کتاب ابزارها) انجام می شود. در سنجه دوم براساس HSI آسیب پذیری های بیمارستان مشخص می شود و در سنجه سوم براساس مخاطرات اولویت دار و آسیب پذیری های بیمارستان، خطرات تهدید کننده بیمارستان تعیین و برای آن برنامه تدوین می شود. این مرحله تحلیل خطر است که باید بصورت تیمی و در کمیته مطرح شده و برنامه ریزی گردد. توضیحات تکمیلی و جداول در سنجه آمده است</t>
+  </si>
+  <si>
+    <t>    آیا جهت گذراندن دوره اطفا حریق نیازمند گواهی آموزشی از طرف سازمان آتش نشانی می باشند؟</t>
+  </si>
+  <si>
+    <t>دوره های عمومی برای کلیه کارکنان نیاز ندارد و می تواند توسط افراد آموزش دیده داخل بیمارستان برگزار گردد ولی برای دوره های تخصصی (ویژه رابطین آتش نشانی) نیاز به گذراندن این دوره ها در سازمان آتش نشانی و اخذ مدرک است</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ارزیاب نحوه دسترسی به مراکز مهم و حیاتی بیمارستان ، مشاهده اقدامات امنیتی در ورودی ها، خرروجی ها، دسترسی به سرور بیمارستان، امنیت شبکه ها را بررسی خواهد کرد. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور نحوه آلودگی زدایی در مصدومین مبتلا به حوادث شیمیایی، رادیواکتیو، بیولوژیکی است که نیاز به آموزش در خصوص انواع CBRNE ، ایجاد تجهیزات خاص در اورژانس بیمارستانها، وسایل حفاظت فردی و مراقبت از این مصدومین می باشد. </t>
+  </si>
+  <si>
+    <t>ایجاد نظامهای گزارش فوری موارد غیر معمول بیماریهای نوپدید توسط کارکنان مرتبط   بیمارستان در خصوص پدافند غیر عامل اقدامات امنیتی را برنامه ریزی و اجرا مینماید.</t>
+  </si>
+  <si>
+    <t>در صورت بروز این بیماریها، از طرف وزارت بهداشت ابلاغیه هایی در مورد هشدار و غربالگری بیماران داده می شودکه بیمارستان موظف است این موراد را به کارکنان اطلاع رسانی نموده و بر اجرای صحیح آن نظارت نماید</t>
+  </si>
+  <si>
+    <t>سامانه cmms از سوی چه سازمانی باید ابلاغ گردد??</t>
+  </si>
+  <si>
+    <t>CMMS مخفف Computerized Maintenance Management System است و به مجموعه فعالیتهایی که سبب افزایش عمر مفید تجهیزات، کاهش مصرف قطعات یدکی، انرژی و هزینه شده و بازده عملی تجهیزات را افزایش می دهد.
+از سال 94 از طرف وزارت بهداشت در بیمارستانهای دولتی تحت پوشش دانشگاههای علوم پزشکی اجرایی شده است. در بیمارستانهای خصوصی الزام نیست و از سایر نرم افزارها برای ثبت مستندات شناسنامه دستگاهها، سوابق تعمیرات و برنامه های پیشگیری و کنترل می توانند استفاده کنند. و یا مستندات آن را بصورت دستی داشته باشند</t>
+  </si>
+  <si>
+    <t xml:space="preserve">با توجه به ابلاغ سازمان اورژانس حوادث درجه بندی می شوند و براساس وسعت آن حادثه در سطح منطقه، استان، قطب و یا حادثه ملی می شود. براساس این درجه بندی فعال سازی ها متفاوت است در این سنجه بیمارستان براساس دستورالعمل ابلاغی باید به کارکنان آموزش داده و برنامه ریزی نماید </t>
+  </si>
+  <si>
+    <t>این برنامه بصورت رویکرد تمام مخاطرات است. نحوه ارزیابی بیمارستان بعد از حادثه، تعیین خسارات، نحوه جبران به چه صوورت خواهد بود</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    در خصوص نصب زيج ارزيابي ايمني بيمارستان با توجه به اينكه فرمت زيج در نرم افزار FHSI تغيير نموده است آيا بيمارستان مي تواند زيج را طبق فرمت جديد طراحي و در دفتر مديريت نصب نمايد يا اينكه فرمت جديد مي بايست توسط معاونت دانشگاه ابلاغ گردد؟ </t>
+  </si>
+  <si>
+    <t>آیا فایل اکسل ذکر شده در توضیحات باید در بیمارستان طراحی شود یا اینکه با فرمت خاصی به بیمارستانها ابلاغ میشود ؟</t>
+  </si>
+  <si>
+    <t>فایل اکسل موجود است و ابلاغ شده و بیمارستان باید اطلاعات را در آن وارد نماید. خروجی اکسل زیج وضعیت ایمنی بیمارستان را نشان می دهد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">لزوم مقاوم سازی اتصالات سازه در بیمارستان های با قدمت بیش از 5 سال باید انجام گردد ؟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">بله - زیرا ساختمانهای جدید براساس قوانین و مقررات ساختمان، مقاوم سازی شده اند. اما ساختمانهای قدیمی این اصلاحات صورت نگرفته و از طرفی اغلب بیمارستانها تغییراتی را در بخشهای مختلف بیمارستان بدون در نظر گرفتن تأثیر آن بر کاهش مقاومت سازه در برابر مخاطرات و وقایع آینده، انجام میدهند که آسیب پذیری ساختمان و ساکنان آن افزایش مییابد. به عنوان مثال پر نمودن فاصله بین دو ستون با دیوار بنیایی، باعث توزیع دوباره بار ساختمان و تغییر در آن و شکستگی ستونها میگردد. </t>
+  </si>
+  <si>
+    <t>در بیمارستان های که دو ساختمان کاملا مجزا یکی نوساز و یکی قدیمی دارند ارزیابی ایمنی سازه ای و غیر سازه ای بصورت مجزا  برای هر دو ساختمان انجام ودر فایل اکسل ثبت گردد؟</t>
+  </si>
+  <si>
+    <t>برای هر ساختمان جداگانه چک لیست تکمیل شده و اقدامات اصلاحی در کمیته تصمیم گیری می شود ولی در فایل اکسل شما میانگین امتیازات دو ساختمان را در اکسل وارد می کنید زیرا بیمارستان بصورت کل وضعیت ایمنی آن سنجیده می شود</t>
+  </si>
+  <si>
+    <t>آیا مطالعات مقاومت سنجی باید توسط شرکتی غیر از پیمانکار مربوطه انجام پذیرد یا اگر در قرارداد پیمانکاری الزام مقاومت سنجی قبل از اجرا ذکر شده باشد کفایت می کند؟</t>
+  </si>
+  <si>
+    <t>خیر-منظورصرفا مقاوم سنجی منظور زمان تحویل بیمارستان نیست. تغییراتی که بعدا در ساختار بیمارستان انجام شود باید مطالعات مقاوم سنجی انجام شود</t>
+  </si>
+  <si>
+    <t>الزام سازمان آتش نشانی مبنی بر نصب هوزریل به جای فایرباکس در بیمارستان های طبقاتی و عدم انطباق با سنجه</t>
+  </si>
+  <si>
+    <t>عدم انطباق وجود ندارد. منظور علاوه بر کپسول های آتش نشانی از سیستم آبرسانی هم برای اطفاء استفاده شود چه از طریق فایرباکس باشد و یا قرقره های هوزریل. که بالطبع این قرقره ها هم در محفظه ای باید نگهداری شود. نکته مثبت قرقره هوزریل کاربری آسان آن است که همه کارکنان می توانند از آن استفاده کنند</t>
+  </si>
+  <si>
+    <t>در خصوص آموزش رابطین آتش نشانی آیا الزام، اخذ مدرک از سازمان آتش نشانی می باشد یا در صورت آموزش افراد توسط مسئول ایمنی بیمارستان و یا بهداشت حرفه ای در صورت عملکرد صحیح افراد کفایت می کند؟</t>
+  </si>
+  <si>
+    <t>برای رابطین نیاز به آموزش توسط سازمان آتش نشانی است . آموزش درون بیمارستانی برای آموزشهای عمومی اطفائ حریق جهت کلیه کارکنان کافی است</t>
+  </si>
+  <si>
+    <t>آیا کارشناس ایمنی حریق صرفاً کارشناس سازمان آتش نشانی می باشد یا کارشناس بهداشت حرفه ای می تواند به عنوان کارشناس ایمنی حریق فعالیت کند و تاییدیه ایشان در خصوص دتکتورها و خاموش کننده ها مورد قبول است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فرد مطلع در زمینه ایمنی حریق باشد که  نوع دتکتور را تعیین  و فاصله آن را در بخشها / واحدهای مختلف مشخص نماید. حال از آتش نشانی باشد و یا شرکتهایی که خودشان نصب دتکتور را انجاام می دهند و یا کارشناس بهداشت حرفه ای دوره دیده باشد. </t>
+  </si>
+  <si>
+    <t>نصب کپسول اطفاء حریق در ارتفاع مناسب که فاصله انتهای کپسول از کف 120 سانتی‌متر باشد در بخش زنان (خصوصاً در کپسول‌های سنگین وزن) خیلی مشکل ساز است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ديوار و كف ساختمان در ورودي هاي اتاق عمل و بخش هاي ويژه  و ايزوله انتي باكتريال باشد , لحاظ گردد </t>
+  </si>
+  <si>
+    <t>منظور از توجه ويژه  به وضعيت دربها وورودي هاي بخش هاي مهم چيست ؟ گام 3</t>
+  </si>
+  <si>
+    <t>آیتمهای مربوط به موارد 1 و 2 در خصوص درب های اورژانس و ویژه ها بیشتر لحاظ گردد</t>
+  </si>
+  <si>
+    <t>کف پاگردها وپلکان های خارجی با سازه فلزی باید از نوع ورق فلزی آجدار پوشش داده شود.</t>
+  </si>
+  <si>
+    <t>دستورالعمل استفاده از آسانسورها در زمان حریق و یا تخلیه اضطراری تدوین و اطلاع رسانی شود. منظور از دستورالعمل چیست؟ ایا تابلو های ممنوعیت استفاده و ... به تنهایی کافی است یا بایستی دستورالعمل نوشته و اطلاع رسانی گردد(در قالب کتابچه خط مشی ها و دستورالعمل ها)</t>
+  </si>
+  <si>
+    <t>نیاز به تدوین دستورالعمل ندارد بلکه منظور اطلاع رسانی در ورودی آسانسورها به عموم است و در آموزش کارکنان نیز لحاظ گردد</t>
+  </si>
+  <si>
+    <t>آيا همه سه ديواره آسانسور بايد دستگيره داشته باشد ،يا نصب دستگيره در دو ديواره كافي است  ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">کافی است </t>
+  </si>
+  <si>
+    <t>در خصوص دريافت گواهي ايمني آسانسور از اداره كل استاندارد، طبق دستورالعمل وزارت كار، بررسي ايمني توسط اداره كار نيز بلامانع است.</t>
+  </si>
+  <si>
+    <t>بله مورد تایید است</t>
+  </si>
+  <si>
+    <t>دستورالعمل ابلاغی وزارت کار</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بله - اگر تجهیزات سنگین نصب شوند نقطه ثقل بیمارستان و تعادل آن بهم میریزد لذا باید با توجه به نقشه ساختمان بهترین مکان ممکن برای نصب این تجهیزات انتخاب شوند نه صرفا نظرات غیر تخصصی مدیران و مسئولان  </t>
+  </si>
+  <si>
+    <t>استفاده از دوربینهای مداربسته بدون نقض حریم خصوصی بیماران صراحتا اعلام بفرمایید دوربین بالای سر بیماران برای مشاهده بیماران بستری در بخشهای ویژه برای کاهش درخواست ملاقات بیمار بایستی حذف گردد یا خیر؟</t>
+  </si>
+  <si>
+    <t>بله طبق دستورالعمل ابلاغی وزارت بهداشت ممنوع است و فقط در مکانهای عمومی و راهروها</t>
+  </si>
+  <si>
+    <t>خیر مستندات نیاز ندارد از طریق مشاهده و مصاحبه ارزیاب این موارد را ارزیابی می کند</t>
+  </si>
+  <si>
+    <t>ایجاد نظامهای گزارش فوری موارد تخلفات مدنی یا احتمالات خرابکاری و دزدی و کودک/ آدم ربایی و سایر مصادیق به تشخیص بیمارستان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">به کارکنان آموزش داده شود که در صورت مشکوک بودن به اعمال افراد، ورود افراد ناشناس به حوزه کادر درمان، مناطق حساس و حیاتی و ... سریع به مدیریت اطلاع رسانی نمایند.  </t>
+  </si>
+  <si>
+    <t>منظور از پدافند غیر عامل و اقدامات امنیتی چیست ؟</t>
+  </si>
+  <si>
+    <t>ایجاد نظام گزارش فوری موارد غیرمعمول و تخلفات مدنی یا احتمالات خرابکاری</t>
+  </si>
+  <si>
+    <t>منظور از ایجاد نظام گزارش فوری موارد تخلفات مدنی و ..... ، گزارش موارد توسط چه کسی و به کجا می باشد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بیمارستان در خصوص پدافند  غیر عامل اقدامات امنیتی را برنامه ریزی و اجرا میکند؟ منظور از برنامه ریزی و تامین امنیت فیزیکی با رعایت  اصول تکریم انسانی و با محوریت حفاظت فیزیکی چیست </t>
+  </si>
+  <si>
+    <t>استقرار نگهبان در بیمارستان - قفل کردن درب های ورودی - محدود کردن دسترسی به بخشها و واحدها- رمز دار کردن ورود به بخشهای حساس مثل اتاق سرور - بخش نوزادان و ...دوربین دار کردن ورودی های بیمارستان</t>
+  </si>
+  <si>
+    <t>منظور از تغذیه بیمارستان از دو شبکه انتقال نیروی برق شهری مجزا چیست؟</t>
+  </si>
+  <si>
+    <t>منظور انتقال خط برق از دو شبکه شهری متفاوت است که اگر یک شبکه برق قطع شد سوئیچ شده و برق از شبکه دیگر تامین شود . البته الزام نشده است</t>
+  </si>
+  <si>
+    <t>عنوان ارزیابی خطر یاد شده است معرف کدام یک از تکنیک های ارزیابی خطر می باشد؟ (تجزیه و تحلیل درخت خطا - FMEA- PHA , …)</t>
+  </si>
+  <si>
+    <t>جزء موارد ذکر شده نیست ارزیابی خطر در حوادث و بلایا براساس نوع تاثیر در حیطه های جانی، مالی و تداوم خدمات در بیمارستانها تعیین و اجرا می شود</t>
+  </si>
+  <si>
+    <t>آیا نیاز به تأییدیه بازرسی و تست چاه ارت توسط مرجع ذیصلاح است؟</t>
+  </si>
+  <si>
+    <t>بله در سه مورد تایید از خارج بیمارستان نیاز است ( چاه ارت - اسانسور- تست هیدروستاتیک دیگهای بخار)</t>
+  </si>
+  <si>
+    <t>آيا منظور از به روز رساني وجايگزيني سامانه هاي سرمايشي وگرمايشي وتهويه يك سامانه پشتيبان است؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر منظور تعویض به موقع اجزاء و قطعات و یا کل سیستم سرمایشی و یا گرمایشی است </t>
+  </si>
+  <si>
+    <t>آیا جهت تجهیزات پزشکی و نیروی انسانی می توان از بیمارستان های دیگر استفاده نمود</t>
+  </si>
+  <si>
+    <t>برای افزایش ظرفیت بله</t>
+  </si>
+  <si>
+    <t>در خصوص برنامه آمادگي بيمارستان، گارگاه آموزشي مناسب و يا فرم و دستورالعمل يكپارچه جهت كل بيمارستان ها وجود ندارد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> آموزش استانداردهای این محور انجام شده و در سایت اعتباربخشی وزارت بهداشت قابل بهره برداری است. کارگاههای متعددی در این زمینه در سطح کشور  و در کنگره ها برگزار شده است </t>
+  </si>
+  <si>
+    <t>در این سنجه منظور از عبارت "اگر ترتیبی داده شود که به سرعت اتاق مذکور برای بهره برداری فوری تجهیز شود نیز قابل قبول است" چه می باشد؟</t>
+  </si>
+  <si>
+    <t>معمولا اتاق مجزا برای HCC در بیمارستان وجود ندارد و از اتاق های دیگر (اتاق ریاست، مترون، سالن جلسات و ...) بصورت چند منظوره استفاده می شود.  منظور اینست اگر بصورت مجزا اتاق وجود ندارد مشکلی نیست ولی به سرعت باید تبدیل به اتاق HCC گردد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور از تدوین فهرست منابع خبری معتبر همراه با شماره تماس آنها چیست ؟ </t>
+  </si>
+  <si>
+    <t>ستاد هدایت دانشگاه، اورژانس، آتش نشانی، هواشناسی منطقه و ...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     در خصوص عقد تفاهم نامه با ساير سازمانها مانند ستاد بحران، فرمانداري منطقه  و ... با توجه به پيگيريهاي مستمر به علت عدم هماهنگي قبلي توسط وزارت محترم بهداشت و درمان با اين سازمانها متاسفانه روال عقد تفاهم نامه با اين سازمانها گاها بسيار طولاني و مشكل بوده و بعضي از سازمانها نيز با ارائه دلايل غير قابل قبول از عقد تفاهم نامه سر باز مي زنند. خواهشمند است در اين خصوص مكاتبات و هماهنگي هاي لازم صورت پذيرد.  </t>
+  </si>
+  <si>
+    <t>تفاهم نامه در خصوص شرح وظایف ذاتی سازمان ها نیست بلکه همکاری هایی است که با این سازمانها انجام می شود مثلا استفاده از تجهیزات، نیروی انسانی، فضای فیزیکی و ...</t>
+  </si>
+  <si>
+    <t>در خصوص سامانه هشدار اولیه آیا کدهای تعیین شده کفایت می کند یا نیاز به سیستم پیش بینی و شناسایی است؟</t>
+  </si>
+  <si>
+    <t>خیر منظور نحوه اطلاع رسانی و فراخوان افراد هم هست</t>
+  </si>
+  <si>
+    <t>در خصوص تفاهم نامه با ارگان های پشتیبان همچون آتش نشانی، اورژانس و .. با توجه به این که این مراکز در بعضی از مناطق با استناد به رسالت سازمان مربوطه و وظیفه در زمان حادثه، از عقد تفاهم نامه خودداری نموده و متذکر می دهند در صورت وقوع حادثه بدون عقد تفاهم نامه نیز در اسرع وقت جهت امداد رسانی مراجعه می نمایند، آیا عقد تفاهم نامه با مرکز مدیریت بحران ناحیه به عنوان فوکال پوینت در ناحیه با تاکید بر هماهنگی با ارگان های مذکور توسط مرکز مدیریت بحران در زمان حادثه ذکر شده باشد، کفایت می کند؟</t>
+  </si>
+  <si>
+    <t>تفاهم نامه در خصوص شرح وظایف ذاتی سازمان ها نیست و نیاز به واسطه در این زمینه وجود ندارد بلکه منظور همکاری هایی است که با این سازمانها انجام می شود مثلا استفاده از تجهیزات، نیروی انسانی، فضای فیزیکی و ...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بستگی به نوع مخاطرات اولویت دار در بیمارستان دارد. مثلا مخاطرات اقلیمی مثل طوفان، سیل و .... بیمارستان باید در ارتباط با سازمانهای مرتبط باشد. </t>
+  </si>
+  <si>
+    <t>در خصوص تامین وسایل حفاظت فردی برای 60 ساعت، آیا استانداردی در خصوص میزان وسایل حفاظت فردی مورد نیاز روزانه وجود دارد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">براساس فرمول محاسبه می شود.میزان مصرف روزانه در شرایط عادی محاسبه شود به اضافه شرایط بحرانی. در شرایط بحرانی 10 درصد افزایش تعداد تخت های بیمارستانی باید مدنظر قرار گیرد.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر برای کارکنان جدیدالورود نیست. توسط مراکز مدیریت حوادث و فوریتهای پزشکی دانشگاهها برای کارکنان با تجربه بالینی برگزار می شود </t>
+  </si>
+  <si>
+    <t>آيا آموزشهاي تخصصي دفع آلودگي CBRN براي بيمارستانهاي جنرال نيز بايد صورت گيرد؟</t>
+  </si>
+  <si>
+    <t>این سنجه (آموزش و تمرین) در سطح 2 می باشد انتظار می رود که در بیمارستانها اجرایی شود اما نه 100 درصد آن بنابراین بر حسب شرایط بیمارستان( در صورتی که بیمارستان جنرال جزء بیمارستانهای مهم در دانشگاه باشد، موقعیت جغرافیایی ان در مکانی باشد که احتمال بروز این حوادث زیاد است و ....) این دوره ها باید گذاشته شود وگرنه الزامی برای بیمارستانهای خصوصی کوچک نیست</t>
+  </si>
+  <si>
+    <t>برگزاری تمرین هایی براساس نتایج ارزیابی خطر و سناریوهای محتمل بلایا برای کارکنان بصورت تمرین مشق بیشتر توضیح داده شود</t>
+  </si>
+  <si>
+    <t>برای مخاطرات اولویت دار هر بیمارستان نیاز است برنامه ریزی بر اساس سناریو نوشته شود یعنی فرض شود اگر بر اثر زلزله قسمتی از ساختمان فرو ریخت و نیاز به تخلیه بخش بود، نحوه اطلاع رسانی و انجام تخلیه بیماران به چه صورت است. یا اگر طوفان گرد و غبار اتفاق افتاد و بیمارستان با تعداد مصدومین زیاد با مشکلات تنفسی حاد مواجه شد چگونه عمل می کند و ...</t>
+  </si>
+  <si>
+    <t>عدم انطباق سطوح فعالسازی سنجه با کتاب راهنمای ملی مدیریت خطر بیمارستانی</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مطالب درج شده کاملا منطبق با فصل سوم کتاب راهنمای ملی مدیریت خطر بیمارستانی 1396 تدوین شده است . در پیوست فصل 5 سطح بندی حادثه متفاوت است که مربوط به بیمارستان نیست و مربوط به EOC های  قطب و منطقه است  </t>
+  </si>
+  <si>
+    <t>در خصوص تداوم خدمات حیاتی و برنامه بازیابی در صورت عدم وجود مکان جایگزین در بیمارستان آیا می توان با عقد تفاهم نامه از مکان های خارج بیمارستان استفاده نمود و تنها در زمان بحران آن جا را تجهیز نمود؟</t>
+  </si>
+  <si>
+    <t>بله</t>
+  </si>
+  <si>
+    <t xml:space="preserve">عوامل زیان آور در سال 97 اندازه گیری شده است،  با توجه به عدم تغییر آیا نیازی به اندازه گیری سالیانه، وجود دارد؟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">بیمارستان در خصوص پدافند غیرعامل اقدامات امنیتی را برنامه ریزی و اجرا می نماید و دستورالعمل راهنما در این خصوص ابلاغ نشده است. </t>
+  </si>
+  <si>
+    <t>بحث پدافند غیرعامل به تمام سازمانها و موسسات کشوری ابلاغ شده است . از آنجا که بیمارستانها از منظر پدافند غیرعامل جزء مراکز حساس و حیاتی محسوب می شوند، بسیار مهم است که اصول پدافند غیر عامل در آنها رعایت شود. اما صرفا در استانداردهای اعتباربخشی به بحث امنیت اکتفا شده است. منظور از امنیت استقرار نگهبان در بیمارستان - قفل کردن درب های ورودی - محدود کردن دسترسی به بخشها و واحدها- رمز دار کردن ورود به بخشهای حساس مثل اتاق سرور - بخش نوزادان و ...دوربین دار کردن ورودی های بیمارستان و ... است</t>
+  </si>
+  <si>
+    <t xml:space="preserve">آيا نرم افزار Cmms جهت بيمارستان‌هاي خصوصي الزامي مي‌باشد؟ </t>
+  </si>
+  <si>
+    <r>
+      <t>خیر- ا</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t>؟</t>
+      <t>ستفاده از هر نرم افزار</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>پسماندهای حاوی فلزات سنگین شامل ترمومترهای شکسته وجیوه ترمومتر جزء پسماندهای شیمیایی ودارویی هستند .ولی پوکه امپول تیز و برنده است.</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> دیگر جهت ثبت و بایگانی سوابق تعمیرات و یا </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>نگهداری مستندات</t>
+    </r>
+  </si>
+  <si>
+    <t>درخصوص وجه افتراق برنامه های آمادگی و پاسخ به عوامل خطرآفرین اولویت دار بیمارستان با سنجه های استاندارد الف-2-1 توضیح داده شود.</t>
+  </si>
+  <si>
+    <t>در استاندارد الف 2- 1 ارزیابی خطر انجام می شود و خطرات مربوط به عوامل خطرآفرین شناسایی می شوند. این خطرات تا حدی قابل پیشگیری و کنترل هستند اما برای موارد دیگر حتما باید برنامه آمادگی و پاسخ تدوین شوند</t>
+  </si>
+  <si>
+    <t>در خصوص ارزیابی سالیانه ایمنی بیمارستان منبع ، کتاب FHSI اعلام گردیده. آیا کلیه فرم های موجود در این کتاب باید مورد ارزیابی قرار گیرد ؟</t>
+  </si>
+  <si>
+    <t>بله براساس فرم اکسل تکمیل می گردد</t>
+  </si>
+  <si>
+    <t>آیا لازم است برای فراخوان تیم آتشنشانی کد خاصی درنظر گرفته شود ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر. نحوه فراخوان را باید مشخص کنید آلارم- اعلام کد و ..... بستگی به بیمارستان خودتان دارد </t>
+  </si>
+  <si>
+    <t>    در خصوص اخذ تاييديه استاندارد از سازمان آتش نشاني منطقه آيا همان تاييديه استاندارد كه همراه با گواهي پايان كار ساختمان دريافت مي شود كفايت خواهد كرد يا مي بايست مجددا اقدام شود؟ (البته در اين خصوص از سازمان آتش نشاني منطقه استعلام گرديد كه طبق اظهارات نماينده سازمان در اين خصوص فرآيندي در سازمان آتش نشاني (به غير از روالي كه جهت دريافت گواهي پايان كار ساختمان طي خواهد شد ) وجود ندارد)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر بازدیدهای دوره ای سازمانهای مهم از جمله بیمارستانها جزء وظایف آتش نشانی ها است </t>
+  </si>
+  <si>
+    <t>در مورد هر سه گام ابهام وجود دارد،منظور از انجام مطالعات مقاومت سنجي چيست ؟واين مقاومت سنجي توسط توسط  چه سازمان وافرادي بايد انجام شود ؟ آيا براي بيمارستانهاي خصوصي هم بايد تاييديه دفتر فني ومهندسي دانشگاه  در تغيير كاربري بخشهاي بيمارستان اخذ شود ؟</t>
+  </si>
+  <si>
+    <t>توسط شرکتهای مجاز این مطالعات انجام می پذیرد. تاییدیه فنی دانشگاه برای تغییر کاربری ها در بیمارستانهای خصوصی انجام نمی گیرد</t>
+  </si>
+  <si>
+    <t>برنامه ريزي وتامين امنيت فيزيكي بيمارستان چگونه انجام شود؟</t>
+  </si>
+  <si>
+    <t>چه مناطقي حساس ومهم هستند تا در آنها قفل وآژير نصب شود ؟</t>
+  </si>
+  <si>
+    <t>در کمیته مدیریت خطر باید تعیین کنید شامل موتورخانه، اکسیژن ساز، داروخانه، انبار مواد غذایی و ...</t>
+  </si>
+  <si>
+    <t>منظور از برنامه ريزي وتامين ايمني برسيستم هاي ارتباطي شبكه هاي كامپيوتري ،سايت بيمارستان وسيستم اطلاعات بيمارستان چيست؟</t>
+  </si>
+  <si>
+    <t>محدود کردن دسترسی ها، ورود به اتاق سرورفقط از طریق شناسایی افراد خاص باشد،وجود دوربین و ...</t>
+  </si>
+  <si>
+    <t>منظور از ايجاد نظام هاي گزارش فوري موارد تخلفات مدني يا احتمالات خرابكاري دزدي ،كودك /آدم ربايي وساير چيست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فرایند گزارش دهی کارکنان شما در بیمارستان در صورت مشاهده فرد ناشناس و مشکوک در بخش / واحد و مکانهای حساس و مهم، تعرض به وسایل و یا تجهیزات، آدم ربایی و ... چگونه است ؟ با چه شماره ای تماس بگیرند؟ به چه کسی اطلاع دهند؟ بعد از اطلاع به فرد مربوطه چگونه این گزارش بررسی می شود ؟ منظور از ایجاد نظام تبیین فرایند گزارش دهی، ابلاغ، آموزش و اجرای آن است </t>
+  </si>
+  <si>
+    <t>   درخصوص برنامه هاي پيشگيرانه تجهيزات مطابق با سامانه CMMS آيا اين سامانه در سيستم IT بيمارستان مي بايست فعال گردد؟ همچنين تجهيزاتي مانند ديگهاي بخار كه تست هاي ساليانه آن توسط شركتهاي داراي مجوز از مراكز ذيصلاح انجام خواهد شد ، ثبت نتايج تست در سامانه CMMS توسط شركتها صورت مي پذيرد يا توسط بيمارستان مي بايست انجام شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> خیر این یک نرم افزار جداگانه است - منظور دسترسی واحد تاسیسات و ساختمان به سوابق، تعمیرات و برنامه های پیشگیرانه دستگاهها و تجهیزات است حال از طریق سامانه  CMMS و یا سایر نرم افزارها است و یا بصورت دستی مستندات بایگانی شده باشد. ثبت نتایج تست توسط بیمارستان باید انجام شود </t>
+  </si>
+  <si>
+    <t>روش چک شیرهای اب اتش نشانی و فشار اب چیست ؟</t>
+  </si>
+  <si>
+    <t>سیستم های آبرسانی برای اطفاء حریق، شیلنگ های آتش نشانی، اتصالات و شیرها باید بعد از نصب یه به طور کلی بعد از مدتی مورد آزمایش و تست قرار بگیرند تا از سالم بودن آن ها اطمینان حاصل شود. این کار با بازرسی احتمال نشت لوله ها، بررسی اتصالات صحیح و کارکرد آن و جریان آب در لوله ها صورت می گیرد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(نکات مهم در خصوص استفاده از خاموش کننده های دستی) اعلام شده فاصله انتهای کپسول از کف 1.20 متر باشد که ظاهرا با استاندارد مغایرت دارد و ظاهرا  فاصله بالاترین نقطه کپسول تا کف مدنظر بوده است لطف در این خصوص اعلام نظر فرمائید </t>
+  </si>
+  <si>
+    <t>خیر طبق استاندارد NFPA همین است . فاصله انتهای کپسول تا کف راهرو باید یک متر و 20 باشد</t>
+  </si>
+  <si>
+    <t>آیا منظور از شیرهای آتش نشانی ، فایر باکس ها هستند یا شیرهای هیدرانت ؟</t>
+  </si>
+  <si>
+    <t>منظور سیستم آبرسانی برای زمانهای آتش سوزی است در بخشها/ واحدها فایرباکس ها و در محوطه بیمارستان شیرهای هیدرانت</t>
+  </si>
+  <si>
+    <t>در جدول تعیین نوع خاموش کننده برای حریق نوع A صرفا خاموش کننده آب را ذکر کرده که در صورتی که منابع خاموش کننده های پودر و گاز را نیز اعلام کردند لطفا مشخص شود خاموش کننده پودر و گاز نیز قبول هست یا خیر ؟</t>
+  </si>
+  <si>
+    <t>(حداقل مورد انتظار در دستورالعمل انبارش ایمن) منظور از اصول ایمنی و دتکتورهای هشدار دهنده در فضای خارج از انبار چیست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">این سنجه جدید نیست و در سالهای قبل هم بوده است (محور تامین و تسهیلات) منظور استفاده از سیستمهای هشدار دهنده آتش سوزی در محلی خارج از انبار مثل نگهبانی، تاسیسات، اتاق سوپروایزر و ... است که در ساعات شب و روزهای تعطیل که انبار بسته است در صورت وقوع آتش سوزی لفراد مطلع شوند </t>
+  </si>
+  <si>
+    <t>نبا توجه به اینکه طبق سنجه نصب هرگونه دوربین مدار بسته با هر شرایطی و در هر بخشی با دید مستقیم بر بالین بیماران، ناقض حریم شخصی بیماران است ولی ما در بیمارستان روانپزشکی به جهت کنترل و نظارت و مانیتورینگ بیماران چاره‌ای جز نصب دوربین مدار بسته در اتاق بیماران نداریم.</t>
+  </si>
+  <si>
+    <t>در بیمارستانهای روان پزشکی نیز همین دستورالعمل هست منتهی در اتاق fix بیمار مستثنی است که به دلیل احتمال خودکشی بیمار باید نظارت باشد حال بصورت نظارت مستقیم و یا از طریق دوربین</t>
+  </si>
+  <si>
+    <t>در خصوص ایجاد نظام گزارش فوری موارد غیر معمول  بیماری های نو پدید توسط کارکنان مرتبط  ، فرایند یا دستورالعمل خاصی در این خصوص در وزارت بهداشت وجود دارد ؟ و پرسنل بیمارستان به چه صورتی  ( تکمیل فرم – تلفنی – اخذ نمونه و ... ) موارد را گزارش نمایند ؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در زمان بروز اپیدمی ها معاونت بهداشت وزارت بهداشت دستورالعمل هایی را به فوریت اعلام می کند منظور اینست که به محض اطلاع رسانی وزارت بهداشت باید به کارکنان اطلاع و آموزش داده شود و فرایند گزارش دهی شفاف باشد نحوه گزارش به علت فوریت خود کارکنان بخش تلفنی اطلاع رسانی می کنند اما گزار ش بیمارستان توسط سوپروایزر به معاونت ها و بصورت کتبی است. بسته به نوع اپیدمی متفاوت است مثلا در چند سال قبل که  H1N1 شایع شد نمونه بیماران مشکوک حتما از طریق معاونت بهداشتی پیگیری می شد. </t>
+  </si>
+  <si>
+    <t>آیا تفاهم نامه های دانشگاهی کفایت می کند یا هر بیمارستان جداگانه باید تفاهم نامه های اشاره شده را داشته باشند؟</t>
+  </si>
+  <si>
+    <t>برنامه ی آمادگی وپاسخ براساس ارزیابی خطر چطور تدوین میگردد؟</t>
+  </si>
+  <si>
+    <t>براساس5 مخاطره اول برنامه های آمادگی و پاسخ تدوین می شوند</t>
+  </si>
+  <si>
+    <t>افزایش ظرفیت بیمارستان چطور برنامه ریزی می گردد؟</t>
+  </si>
+  <si>
+    <t>بصورت مکتوب در قالب تفاهم نامه افزایش ظرفیت در حیطه منابع انسانی، مکان و تجهیزات پزشکی</t>
+  </si>
+  <si>
+    <t>تحلیل عملکرد بیمارستان پس از انجام تمرین ها و یا بروز انجام شده و اقدام اصلاحی انجام شود به چه شکل می باشد؟</t>
+  </si>
+  <si>
+    <t>تدوین برنامه بازیابی و برگشت به حالت عادی به چه شکل انجام میشود همراه با مثال؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اقداماتی جهت غیرفعال سازی و برگشت به حالت عادی، ارزیابی میزان آسیب‎ها،  بازسازی زیرساخت‎های حیاتی (آب، برق، گاز، مخابرات و ...)، ادامه ارائه خدمات سلامت ، بهسازی/بازسازی اثرات ناشی از وقوع مخاطرات، جبران خدمات کارکنان، بازبینی قوانین، سیاست ها و دستورالعمل ها، </t>
+  </si>
+  <si>
+    <t>مجوز مقاوم سازي ساختمان وتاسيسات در خصوص اجزاي سازه ايي از كدام مراجع بايد اخذ شود ؟با توجه  به اينكه نظام مهندسي  وآتش نشاني وشهرداري اين تاييديه را براي بيمارستان ارسال نمي كنند.</t>
+  </si>
+  <si>
+    <t>شرکتهای دارای مجوز</t>
+  </si>
+  <si>
+    <t>چک لیست پایش سیستم اعلام حریق و تعیین نوع سیستم اعلام حریق  به چه صورت باشد.</t>
+  </si>
+  <si>
+    <t>در قسمت آخر سنجه توضیحات کامل در خصوص نوع پایش ها آمده است</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نگهداری دیگ بخار  به سامانه CMMS اشاره شده . آیا بیمارستانهای خصوصی الزام است که به این سامانه لینک شوند؟                                                                                                                                                                    </t>
+  </si>
+  <si>
+    <t>سنجه امنیت شبکه ها  نامفهوم بوده است ، چگونه ارزیابی می شود؟</t>
+  </si>
+  <si>
+    <t>آموزش هاي تخصصي رفع الودگي چيست ؟</t>
+  </si>
+  <si>
+    <t>برنامه بازیابی و برگشت به حالت عادی پس از حادثه تدوین شده و بر اساس آن عمل میشود.این سنجه در سطح کلان قابل اجرا است؟</t>
+  </si>
+  <si>
+    <t>بله مشکلی ندارد.</t>
+  </si>
+  <si>
+    <t>این سنجه مربوط به ایمنی سطوح و دیوارها از لحاظ ایمنی غیرسازه ای است و بحث کنترل عفونت نیست.</t>
+  </si>
+  <si>
+    <t>برخی بیمارستانها جایگاههایی را برای کپسولها در در راستای کف بخش ایجاد کرده اند که هم دسترسی راحت است و هم بطور ایمن محافظت شده اند.</t>
+  </si>
+  <si>
+    <t>پدافند غیر عامل  به مجموعه اقداماتي اطلاق مي‌گردد كه مستلزم به‌كارگيري جنگ‌افزار و تسليحات نبوده و با اجراي آن مي‌توان از وارد شدن خسـارات مالي به تجهيزات و تأسيسات حيـاتي،  حساس  و مهـم و تلفـات انساني جلوگيري نموده و يا ميزان خسارات را  به حداقل ممكن كاهش داد. 
+بحث پدافند غیرعامل به تمام سازمانها و موسسات کشوری ابلاغ شده است . از آنجا که بیمارستانها از منظر پدافند غیرعامل جزء مراکز حساس و حیاتی محسوب می شوند، بسیار مهم است که اصول پدافند غیر عامل در آنها رعایت شود. اما صرفا در استانداردهای اعتباربخشی به بحث امنیت اکتفا شده است. منظور از امنیت استقرار نگهبان در بیمارستان - قفل کردن درب های ورودی - محدود کردن دسترسی به بخشها و واحدها- رمز دار کردن ورود به بخشهای حساس مثل اتاق سرور - بخش نوزادان و ...دوربین دار کردن ورودی های بیمارستان و ... است.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">در خصوص استفاده از دوربین های مدار بسته بدون نقض حریم خصوصی ، در </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="B Zar"/>
+        <charset val="178"/>
+      </rPr>
+      <t>بخش های اعصاب و روان که جهت تامین بیماران نیاز به دوربین های فوق الذکر می باشد دستور چیست؟</t>
+    </r>
+  </si>
+  <si>
+    <t>خیر نیازی نیست</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحورمدیریت خطر حوادث و بلایا</t>
+  </si>
+  <si>
+    <t>تغییرسطوح اطلاع رسانی با توجه به سال های قبل    حوه فعالسازی برنامه پاسخ در زمان حوادث، برنامه ریزی و مدیریت میشود.</t>
+  </si>
+  <si>
+    <t>مشخص نشده برای چه سانحه ای، با توجه به سوانح عملکرد های متنوعی ممکن است وجود داشته باشد    تداوم ارائه خدمات درمانی حیاتی بیمارستان، برنامه ریزی شده و بر اساس آن عمل میشود.</t>
+  </si>
+  <si>
+    <t>دستورالعمل استفاده از آسانسورها از چه رفرنسی استفاده شود</t>
+  </si>
+  <si>
+    <t>منظور از انجام مطالعات مقاوم سنجی قبل از هرگونه تغییر کاربری و نصب تجهیزات سنگین  منظور تهیه مستندات مقاوم سنجی می باشد ؟</t>
+  </si>
+  <si>
+    <t>منظور از برنامه ریزی و تامین امنیت فیزیکی بیمارستان با رعایت اصول تکریم انسانی  تهیه مستندات می باشد ؟</t>
+  </si>
+  <si>
+    <r>
+      <t>به کارکنان آموزش داده شود که در صورت مشکوک بودن به اعمال افراد، ورود افراد ناشناس به حوزه کادر درمان، مناطق حساس و حیاتی و ... سریع به</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> مدیریت اط</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve">لاع رسانی نمایند.  </t>
+    </r>
+  </si>
+  <si>
+    <t>ارائه آموزش تخصص رفع آلودگی CBRN   و نحوه مراقبت از بیماران  برا یی کارکنان جدید می باشد و نیاز به توضیحات بیشتری دارد و چه امکاناتی باید توسط بیمارستان برای کارکنان و بیماران تهیه شود ؟</t>
+  </si>
+  <si>
+    <t>خیر کفایت نمی کند. هر بیمارستان بسته به شرایط اختصاصی و موقعیت جغرافیایی خود نیاز به افزایش ظرفیت های اختصاصی دارد که جداگانه باید تفاهم نامه داشته باشد</t>
+  </si>
+  <si>
+    <t>در جلسات کمیته مدیریت خطر تمرین انجام شده گزارش داده می شود نقاط قوت و ضعف بررسی شده و برای نقاط ضعف اقدامات اصلاحی نوشته می شود</t>
+  </si>
+  <si>
+    <t>بله در توضیحات سنجه ذکر شده است</t>
+  </si>
+  <si>
+    <t>با توجه به شکایات کارکنان، تغییر شرایط و مشاهده تغییرات توسط کارشناس در بازدیدها باید مجدداً اندازه گیری صورت گیرد امکان ندارد در طول چند سال هیچ تغییری در فضا ایجاد نشده باشد اعم از تغییرات فیزیکی مثل نور، صدا، تهویه ، سرمایش و گرمایش</t>
+  </si>
+  <si>
+    <t>در سنجه مشخص است نیاز به توضیح ندارد</t>
+  </si>
+  <si>
+    <r>
+      <t>این برنامه بصورت رویکرد تمام مخاطرات است. نحوه ارزیابی بیمارستان بعد از حادثه، تعیین خسارات، نحوه جبران</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="B Titr"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="0"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <u/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
-      <color rgb="FFFF0000"/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="B Zar"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -561,105 +788,104 @@
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top/>
-[...7 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" readingOrder="2"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -904,1318 +1130,1234 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF179"/>
+  <dimension ref="A1:AF126"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="B2" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C33" sqref="C33"/>
+    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A56" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="69.5703125" style="7" customWidth="1"/>
-    <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="17" customWidth="1"/>
+    <col min="3" max="3" width="89.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
     <col min="5" max="32" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="A2" s="8" t="s">
+    <row r="1" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="10" t="s">
+      <c r="B1" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="9">
+    <row r="2" spans="1:3" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="6">
         <v>1</v>
       </c>
+      <c r="B2" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6">
+        <v>2</v>
+      </c>
       <c r="B3" s="13" t="s">
-        <v>2</v>
-[...7 lines deleted...]
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>7</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>4</v>
-[...7 lines deleted...]
-        <v>3</v>
+        <v>136</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>8</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-        <v>4</v>
+        <v>137</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>9</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>7</v>
-[...7 lines deleted...]
-        <v>6</v>
+        <v>8</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>10</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>8</v>
-[...7 lines deleted...]
-        <v>7</v>
+        <v>10</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>11</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-        <v>9</v>
+        <v>146</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>12</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>11</v>
-[...36 lines deleted...]
-        <v>10</v>
+        <v>147</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>13</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C10" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
         <v>14</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B11" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
         <v>15</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B12" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="14" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>16</v>
+      </c>
+      <c r="B13" s="13" t="s">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="13" t="s">
+      <c r="C13" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="14" t="s">
+    </row>
+    <row r="14" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>17</v>
+      </c>
+      <c r="B14" s="13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="13" t="s">
+      <c r="C14" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="14" t="s">
+    </row>
+    <row r="15" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>18</v>
+      </c>
+      <c r="B15" s="13" t="s">
         <v>21</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="13" t="s">
+      <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="14" t="s">
-[...5 lines deleted...]
-        <v>16</v>
+    </row>
+    <row r="16" spans="1:3" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>19</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="C16" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="17" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>20</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="14" t="s">
+      <c r="C17" s="7" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="18" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>21</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="C18" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="19" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>22</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C19" s="7" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>23</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>30</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="13" t="s">
+      <c r="C20" s="7" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>24</v>
+      </c>
+      <c r="B21" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="13" t="s">
+      <c r="C21" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="14" t="s">
-[...5 lines deleted...]
-        <v>23</v>
+    </row>
+    <row r="22" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>25</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="14" t="s">
-[...5 lines deleted...]
-        <v>24</v>
+      <c r="C22" s="7" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>26</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="14" t="s">
+      <c r="C23" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>27</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>28</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>29</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>30</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>31</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>32</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>33</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="1"/>
+    </row>
+    <row r="31" spans="1:4" s="4" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>34</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D31" s="1"/>
+    </row>
+    <row r="32" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D32" s="1"/>
+    </row>
+    <row r="33" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D33" s="1"/>
+    </row>
+    <row r="34" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>37</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="1"/>
+    </row>
+    <row r="35" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>38</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="1"/>
+    </row>
+    <row r="36" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>39</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="1"/>
+    </row>
+    <row r="37" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>40</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" s="1"/>
+    </row>
+    <row r="38" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>41</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="1"/>
+    </row>
+    <row r="39" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>42</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D39" s="1"/>
+    </row>
+    <row r="40" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>44</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D40" s="1"/>
+    </row>
+    <row r="41" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>45</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D41" s="1"/>
+    </row>
+    <row r="42" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>46</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" s="1"/>
+    </row>
+    <row r="43" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>47</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" s="1"/>
+    </row>
+    <row r="44" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>48</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D44" s="1"/>
+    </row>
+    <row r="45" spans="1:4" s="4" customFormat="1" ht="112.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>49</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" s="1"/>
+    </row>
+    <row r="46" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>50</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D46" s="1"/>
+    </row>
+    <row r="47" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>51</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D47" s="1"/>
+    </row>
+    <row r="48" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>52</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D48" s="1"/>
+    </row>
+    <row r="49" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>53</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D49" s="1"/>
+    </row>
+    <row r="50" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>54</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50" s="1"/>
+    </row>
+    <row r="51" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>55</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="1"/>
+    </row>
+    <row r="52" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>56</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" s="1"/>
+    </row>
+    <row r="53" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>57</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D53" s="1"/>
+    </row>
+    <row r="54" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>58</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C54" s="7" t="s">
         <v>88</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="C27" s="14" t="s">
+      <c r="D54" s="1"/>
+    </row>
+    <row r="55" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>59</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="1"/>
+    </row>
+    <row r="56" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>60</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" s="1"/>
+    </row>
+    <row r="57" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>61</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" s="1"/>
+    </row>
+    <row r="58" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>64</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D58" s="1"/>
+    </row>
+    <row r="59" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>65</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D59" s="1"/>
+    </row>
+    <row r="60" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>66</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" s="1"/>
+    </row>
+    <row r="61" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>67</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D61" s="1"/>
+    </row>
+    <row r="62" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>68</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D62" s="1"/>
+    </row>
+    <row r="63" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>69</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D63" s="1"/>
+    </row>
+    <row r="64" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>70</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C64" s="7" t="s">
         <v>107</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C28" s="14" t="s">
+      <c r="D64" s="1"/>
+    </row>
+    <row r="65" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>71</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D65" s="1"/>
+    </row>
+    <row r="66" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>74</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D66" s="1"/>
+    </row>
+    <row r="67" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>75</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D67" s="1"/>
+    </row>
+    <row r="68" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>76</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="1"/>
+    </row>
+    <row r="69" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>77</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D69" s="1"/>
+    </row>
+    <row r="70" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>78</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D70" s="1"/>
+    </row>
+    <row r="71" spans="1:4" s="4" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>79</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D71" s="1"/>
+    </row>
+    <row r="72" spans="1:4" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>80</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D72" s="1"/>
+    </row>
+    <row r="73" spans="1:4" s="4" customFormat="1" ht="93.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>81</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D73" s="1"/>
+    </row>
+    <row r="74" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>82</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D74" s="1"/>
+    </row>
+    <row r="75" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>83</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D75" s="1"/>
+    </row>
+    <row r="76" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>84</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="1"/>
+    </row>
+    <row r="77" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>85</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D77" s="1"/>
+    </row>
+    <row r="78" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>86</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D78" s="1"/>
+    </row>
+    <row r="79" spans="1:4" s="4" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>87</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" s="1"/>
+    </row>
+    <row r="80" spans="1:4" s="4" customFormat="1" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>88</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="1"/>
+    </row>
+    <row r="81" spans="1:4" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
         <v>91</v>
       </c>
-    </row>
-[...437 lines deleted...]
-    <row r="83" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C81" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="D81" s="1"/>
+    </row>
+    <row r="82" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="2"/>
+      <c r="B82" s="15"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="1"/>
+    </row>
+    <row r="83" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3"/>
-      <c r="B83" s="6"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B83" s="16"/>
+      <c r="C83" s="10"/>
+    </row>
+    <row r="84" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A84" s="3"/>
-      <c r="B84" s="6"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="16"/>
+      <c r="C84" s="10"/>
+    </row>
+    <row r="85" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3"/>
-      <c r="B85" s="6"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="16"/>
+      <c r="C85" s="10"/>
+    </row>
+    <row r="86" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3"/>
-      <c r="B86" s="6"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="16"/>
+      <c r="C86" s="10"/>
+    </row>
+    <row r="87" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="3"/>
-      <c r="B87" s="6"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="16"/>
+      <c r="C87" s="10"/>
+    </row>
+    <row r="88" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A88" s="3"/>
-      <c r="B88" s="6"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B88" s="16"/>
+      <c r="C88" s="10"/>
+    </row>
+    <row r="89" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3"/>
-      <c r="B89" s="6"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B89" s="16"/>
+      <c r="C89" s="10"/>
+    </row>
+    <row r="90" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A90" s="3"/>
-      <c r="B90" s="6"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="16"/>
+      <c r="C90" s="10"/>
+    </row>
+    <row r="91" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="3"/>
-      <c r="B91" s="6"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="16"/>
+      <c r="C91" s="10"/>
+    </row>
+    <row r="92" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A92" s="3"/>
-      <c r="B92" s="6"/>
-[...2 lines deleted...]
-    <row r="93" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B92" s="16"/>
+      <c r="C92" s="10"/>
+    </row>
+    <row r="93" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3"/>
-      <c r="B93" s="6"/>
-[...2 lines deleted...]
-    <row r="94" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="16"/>
+      <c r="C93" s="10"/>
+    </row>
+    <row r="94" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3"/>
-      <c r="B94" s="6"/>
-[...2 lines deleted...]
-    <row r="95" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="16"/>
+      <c r="C94" s="10"/>
+    </row>
+    <row r="95" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3"/>
-      <c r="B95" s="6"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="16"/>
+      <c r="C95" s="10"/>
+    </row>
+    <row r="96" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3"/>
-      <c r="B96" s="6"/>
-      <c r="C96" s="6"/>
+      <c r="B96" s="16"/>
+      <c r="C96" s="10"/>
     </row>
     <row r="97" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A97" s="3"/>
-      <c r="B97" s="6"/>
-      <c r="C97" s="6"/>
+      <c r="B97" s="16"/>
+      <c r="C97" s="10"/>
     </row>
     <row r="98" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3"/>
-      <c r="B98" s="6"/>
-      <c r="C98" s="6"/>
+      <c r="B98" s="16"/>
+      <c r="C98" s="10"/>
     </row>
     <row r="99" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="3"/>
-      <c r="B99" s="6"/>
-      <c r="C99" s="6"/>
+      <c r="B99" s="16"/>
+      <c r="C99" s="10"/>
     </row>
     <row r="100" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A100" s="3"/>
-      <c r="B100" s="6"/>
-      <c r="C100" s="6"/>
+      <c r="B100" s="16"/>
+      <c r="C100" s="10"/>
     </row>
     <row r="101" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A101" s="3"/>
-      <c r="B101" s="6"/>
-      <c r="C101" s="6"/>
+      <c r="B101" s="16"/>
+      <c r="C101" s="10"/>
     </row>
     <row r="102" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A102" s="3"/>
-      <c r="B102" s="6"/>
-      <c r="C102" s="6"/>
+      <c r="B102" s="16"/>
+      <c r="C102" s="10"/>
     </row>
     <row r="103" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A103" s="3"/>
-      <c r="B103" s="6"/>
-      <c r="C103" s="6"/>
+      <c r="B103" s="16"/>
+      <c r="C103" s="10"/>
     </row>
     <row r="104" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3"/>
-      <c r="B104" s="6"/>
-      <c r="C104" s="6"/>
+      <c r="B104" s="16"/>
+      <c r="C104" s="10"/>
     </row>
     <row r="105" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3"/>
-      <c r="B105" s="6"/>
-      <c r="C105" s="6"/>
+      <c r="B105" s="16"/>
+      <c r="C105" s="10"/>
     </row>
     <row r="106" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A106" s="3"/>
-      <c r="B106" s="6"/>
-      <c r="C106" s="6"/>
+      <c r="B106" s="16"/>
+      <c r="C106" s="10"/>
     </row>
     <row r="107" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A107" s="3"/>
-      <c r="B107" s="6"/>
-      <c r="C107" s="6"/>
+      <c r="B107" s="16"/>
+      <c r="C107" s="10"/>
     </row>
     <row r="108" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A108" s="3"/>
-      <c r="B108" s="6"/>
-      <c r="C108" s="6"/>
+      <c r="B108" s="16"/>
+      <c r="C108" s="10"/>
     </row>
     <row r="109" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A109" s="3"/>
-      <c r="B109" s="6"/>
-      <c r="C109" s="6"/>
+      <c r="B109" s="16"/>
+      <c r="C109" s="10"/>
     </row>
     <row r="110" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A110" s="3"/>
-      <c r="B110" s="6"/>
-      <c r="C110" s="6"/>
+      <c r="B110" s="16"/>
+      <c r="C110" s="10"/>
     </row>
     <row r="111" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A111" s="3"/>
-      <c r="B111" s="6"/>
-      <c r="C111" s="6"/>
+      <c r="B111" s="16"/>
+      <c r="C111" s="10"/>
     </row>
     <row r="112" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A112" s="3"/>
-      <c r="B112" s="6"/>
-      <c r="C112" s="6"/>
+      <c r="B112" s="16"/>
+      <c r="C112" s="10"/>
     </row>
     <row r="113" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A113" s="3"/>
-      <c r="B113" s="6"/>
-      <c r="C113" s="6"/>
+      <c r="B113" s="16"/>
+      <c r="C113" s="10"/>
     </row>
     <row r="114" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A114" s="3"/>
-      <c r="B114" s="6"/>
-      <c r="C114" s="6"/>
+      <c r="B114" s="16"/>
+      <c r="C114" s="10"/>
     </row>
     <row r="115" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A115" s="3"/>
-      <c r="B115" s="6"/>
-      <c r="C115" s="6"/>
+      <c r="B115" s="16"/>
+      <c r="C115" s="10"/>
     </row>
     <row r="116" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A116" s="3"/>
-      <c r="B116" s="6"/>
-      <c r="C116" s="6"/>
+      <c r="B116" s="16"/>
+      <c r="C116" s="10"/>
     </row>
     <row r="117" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A117" s="3"/>
-      <c r="B117" s="6"/>
-      <c r="C117" s="6"/>
+      <c r="B117" s="16"/>
+      <c r="C117" s="10"/>
     </row>
     <row r="118" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A118" s="3"/>
-      <c r="B118" s="6"/>
-      <c r="C118" s="6"/>
+      <c r="B118" s="16"/>
+      <c r="C118" s="10"/>
     </row>
     <row r="119" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A119" s="3"/>
-      <c r="B119" s="6"/>
-      <c r="C119" s="6"/>
+      <c r="B119" s="16"/>
+      <c r="C119" s="10"/>
     </row>
     <row r="120" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A120" s="3"/>
-      <c r="B120" s="6"/>
-      <c r="C120" s="6"/>
+      <c r="B120" s="16"/>
+      <c r="C120" s="10"/>
     </row>
     <row r="121" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A121" s="3"/>
-      <c r="B121" s="6"/>
-      <c r="C121" s="6"/>
+      <c r="B121" s="16"/>
+      <c r="C121" s="10"/>
     </row>
     <row r="122" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A122" s="3"/>
-      <c r="B122" s="6"/>
-      <c r="C122" s="6"/>
+      <c r="B122" s="16"/>
+      <c r="C122" s="10"/>
     </row>
     <row r="123" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A123" s="3"/>
-      <c r="B123" s="6"/>
-      <c r="C123" s="6"/>
+      <c r="B123" s="16"/>
+      <c r="C123" s="10"/>
     </row>
     <row r="124" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A124" s="3"/>
-      <c r="B124" s="6"/>
-      <c r="C124" s="6"/>
+      <c r="B124" s="16"/>
+      <c r="C124" s="10"/>
     </row>
     <row r="125" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A125" s="3"/>
-      <c r="B125" s="6"/>
-      <c r="C125" s="6"/>
+      <c r="B125" s="16"/>
+      <c r="C125" s="10"/>
     </row>
     <row r="126" spans="1:3" s="4" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A126" s="3"/>
-      <c r="B126" s="6"/>
-[...265 lines deleted...]
-      <c r="C179" s="6"/>
+      <c r="B126" s="16"/>
+      <c r="C126" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>