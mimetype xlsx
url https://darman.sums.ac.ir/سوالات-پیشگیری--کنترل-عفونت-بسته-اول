--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -21,514 +21,638 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\808526\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="حمایت از گیرنده خدمت" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>پاسخ</t>
   </si>
   <si>
-    <t>ردیف</t>
-[...217 lines deleted...]
-    <t>انجام وگزارش تصويربرداري هاي غيراورژانس  ، در كميته دارو ودرمان وتجهيزات مصوب شود ، طبق اين سنجه آيا درست مي باشد در گام اول همين سنجه  كميته ارتقاي اورژانس گفته شده است؟</t>
+    <t>در مراکزی که  ست ها در داخل بخش پگ می شود و به واحد CSR ارسال می گردد اطلاعات ثبت شده بر روی ست توسط پرستار بخش ثبت می شود و این برچسب فاقد شماره دستگاه استریل کننده و چرخه بارگذاری می باشد. تکلیف چیست آیا جای دو مورد فوق خالی گذاشته شود تا مسول CSR ثبت نماید ؟</t>
+  </si>
+  <si>
+    <t>در سنجه جهت جابجایی ست ها از جعبه های دربسته از جنس استیل و آلومینیوم ذکر شده است با توجه به اینکه مرکز ما فاقد واحد CSR می باشد و ست ها توسط خدمات به واحد CSR بیمارستان الزهرا منتقل می شود تهیه جعبه آلومینیومی جهت تک تک بخش ها از نظر هزینه و سنگینی این جعبه ها کاری است مشکل اگر از سبدهای پلاستیکی فشرده درب دار استفاده شود قابل قبول است؟</t>
+  </si>
+  <si>
+    <t>باتوجه به اینکه در سنجه بیان شده قسمتهای قابل تفکیك ابزار متشکل از بیش از دو بخش، قبل از شستشو و اتصال کارآمد آنها بعد از شستشو جدا شود. منظور اتصالات بعد از شستشو جدا گردد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">با توجه به جای ماندن ضایعات بافتی و ترشحات در بین اتصالات ، قبل از شستشو دستی و یا اتومات بایستی قطعات با تضمین سلامت آن ها جدا و سپس متصل گردد. </t>
+  </si>
+  <si>
+    <t>بیمارستانی که اتاق عمل راه اندازی نشده است و فقط دارای متخصص داخلی و اطفال می باشد نیاز به تدوین پروتکل تجویز آنتی بیوتیک پروفیلاکسی قبل از عمل جراحی دارند؟ باتوجه به این شرایط معیار ارزیابی این سنجه در بیمارستان مذکور به چه صورتی می باشد؟</t>
+  </si>
+  <si>
+    <t>برای نگهداری محلول های هایلول آیا می توان از ظروف درب دار که خاصیت خورندگی ندارند غیر شفاف استفاده نمود.</t>
+  </si>
+  <si>
+    <t>اندازه گیری انجام اسکراب دست به چه روشی انجام می شود</t>
+  </si>
+  <si>
+    <t xml:space="preserve">از همان روش اندازه گیری رعایت بهداشت دست در اتاق عمل به ازای فرصت ها و یا اندیکاسیون های اسکراب دست ( آلودگی دست به پودر تالک بعد از اتمام جراحی و در ابتدای شروع  اعمال جراحی ) در مابقی فرصت ها اسکراب با محلول ویژه برای آماده سازی دست در اعمال جراحی. </t>
+  </si>
+  <si>
+    <t>آیا دستورالعمل مصرف آنتی بیوتیک برای عفونت های مهم و شایع مرکز باید توسط متخصصین عفونی همان مرکز تدوین گردد؟</t>
+  </si>
+  <si>
+    <t>بیمارستان هایی که شرایط استریلیزاسیون فوری اقلام خاص را ندارند معیار ارزیابی این سنجه چه می باشد؟</t>
+  </si>
+  <si>
+    <t>در بیمارستانهایی که Tern over بالای بیماران را دارد و سانتر تروما است و جهت کنترل محلول های هندراب  آیا می توان به ازای هر اتاق بیمار، یک محلول هندراب نصب کرد.</t>
+  </si>
+  <si>
+    <t>بازه زمانی  ممیزی بهداشت دست هر 6 ماه یکبار کافی است</t>
+  </si>
+  <si>
+    <t>در بیمارستانی که بخش دیالیز به علت نداشتن دستگاه مجزا جهت بیماران هپاتیت مثبت،بیمارانی با این شرایط پذیرش نمی کنند. شواهد انتقال ایمن بیمارکاندید هپاتیت مثبت قابل ارزیابی می باشد و به چه صورت انجام می پذیرد؟</t>
+  </si>
+  <si>
+    <t>بیماریهای واگیر مشمول نظام مراقبت سندرومیک با بیماریهای واگیر مشمول گزارش دهی نظام مراقبت بیماریها چه تفاوتی دارد؟</t>
+  </si>
+  <si>
+    <t>سوال  : روش اندازه گیری انجام اسکراب دست (در کلیه بخشهای دارای پروسجر نیازمند اسکراب جراحی و اتاقهای عمل)  همان روش اندازه گیری میزان شست و شوی دست در 5 موقعیت می باشد یا روش اختصاصی دیگری دارد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">آیا در اتاق عمل 5 موقعیت داریم و یا انجام جراحی و اندیکاسیون های اسکراب دست؟ </t>
+  </si>
+  <si>
+    <t>منظور از ارسال ابزار پاکسازی شده به واحد استریلیزاسیون مرکزی بدون بسته بندی با تاکید بر بخشها و اورژانس چیست؟</t>
+  </si>
+  <si>
+    <t>در صورتی که برای استریل کردن ست های پانسمان با بیمارستان دیگری تفاهم نامه امضا شده و بیمارستان فاقد بخش استریلیزلاسیون باشد روند ارزیابی چگونه خواهد بود؟</t>
+  </si>
+  <si>
+    <t>منظور از طغیان عفونت های بیمارستانی چیست؟ منظور از تعیین و تعریف عوامل خطر بروز و اعلام طغیان عفونت بیمارستانی، منظور چیست؟</t>
+  </si>
+  <si>
+    <t>تعیین روشهای شناسایی فعال عفونتهای بیمارستانی پس از ترخیص بیماران توضیح داده شود.</t>
+  </si>
+  <si>
+    <t>آیا در خصوص اندازه گیری اسکراب دست چک لیست واحد یا استاندارد وجود دارد؟ یا اینکه چک لیست های تدوین شده در بیمارستان کافی است؟در چه بخشهایی اندازه گیری اسکراپ دست مد نظر ارزیابان است؟</t>
+  </si>
+  <si>
+    <t>هدف از عنوان نمودن ظرف شفاف دربدار جهت محلول های ضدعفونی سطح بالا چه می باشد؟ اغلب ظروف تهیه شده در مراکز  شفاف نیست(علی رغم هزسنه کرد بالا)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">رنگ محلول دیده شود و قابل بررسی مستمر باشد. </t>
+  </si>
+  <si>
+    <t>در مورد ابزارهای حساس به حرارت یا رطوبت که نوشته شده شست و شوی دقیق دستی شود ،اگر حساس به رطوبت است چگونه شست و شو شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور حرارت مرطوب و پر فشار دستگاه های اتوکلاو است. </t>
+  </si>
+  <si>
+    <t>در ابتدا الزام بر پاکسازی ابزار در نزدیکترین مکان به محل انجام پروسیجر را عنوان نموده و در قسمتی دیگر به انجام کلیه فرایند پاکسازی و گندزدایی ابزار در واحد CSSD تاکید می نماید که متناقض است.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">منظور از پاکسازی اولیه  prewash  است. </t>
+  </si>
+  <si>
+    <t>پایش کیفیت فرایند پاکسازی آیا منظور پروتئین چک و هموچک بعد از فرایند غوطه ورسازی در روش دستی است</t>
+  </si>
+  <si>
+    <t>ایا برای پاکسازی ابزار حساس و غیر حساس به حرارت با آب زیر 45 درجه ایا نیاز به نصب ترمومتر مخصوص روی شیر اب می باشد یا نه؟</t>
+  </si>
+  <si>
+    <t>استفاده از آب پرفشار برای شستشو و هوای پر فشار برای خشک کردن تجهیزات الزامیست؟</t>
+  </si>
+  <si>
+    <t>ابزار اتاق عمل به دلیل کمبود کادر و فضای ناکافی جهت شستشو به CSR منتقل می شوند آیا این مورد با استاندارد متناقض می باشد؟</t>
+  </si>
+  <si>
+    <t>آیتم پاکسازی تمام ابزار حساس وغیرحساس به حرارت درنزدیکترین محل به واحد به واحد استریلیزاسیون مغایر با آیتم6تمام گام های فرایند پاکسازی و..درواحد استریلیزاسون انجام شود</t>
+  </si>
+  <si>
+    <t>آیا رفرانسی در خصوص و میزان یا نسبت مشخصی وجود دارد که براساس آن پایش کیفی فرایند پاکسازی ابزارها انجام شود؟ مثال: استانداردی وجود دارد که از چه تعداد ایزار پاکسازی شده بایستس تست های هموچک انجام شود؟آيا روزانه درخصوص ميزان يا نسبت مشخصي وجود داردكه براساس آن پايش كيفي فرايند پاكسازي ابزار انجام شود؟به عنوان مثال استانداردي وجود دارد كه از چه تعداد ابزار پاكسازي شده بايد تست هاه هموچك انجام شود/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر . بایستی رندوم باشد. و قاعدتا با توجه به بررسی و نظارت مسئول مستقیم تعیین می شود . </t>
+  </si>
+  <si>
+    <t>پایش کیفیت فرایند پاکسازی ابزار و تجهیزات به صورت تصادفی یعنی در چه بازده زمانی؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> رندوم باشد. و قاعدتا  میزان انجام آن تا استقرار کیفی فرایند ها،  با توجه به بررسی و نظارت مسئول مستقیم تعیین می شود . </t>
+  </si>
+  <si>
+    <t>ظروف غوطه وری برای محلول های سطح بالا اصولا در ظروف مات و کدر می باشد و این سنجه ابهام دارد.</t>
+  </si>
+  <si>
+    <t>آیا شرکتهای عرضه کننده محلولهای ضدعفونی کننده ،بصورت سالانه باید تاییدیه سازمان غذا -دارو داشته باشند؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">محلول ها را از سایت و با کد فرآوری انتخاب نمایند. </t>
+  </si>
+  <si>
+    <t>شرکت سازنده محلول سطح بالایی که بیمارستان مصرف میکند ، تست سواپینگ آن بصورت محلول است و نمیتوان مستند سازی کرد ، جهت رفع مشکل چه اقدامی باید نمود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">محلول را تعویض نمایید و یا از شرکت برای مستند سازی سوال نمایید. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">سنجه برای اصلاح وضعیت موجود آمده است. </t>
+  </si>
+  <si>
+    <t>پایش کیفیت فرایند گندزدایی محلولهای سطح بالا به صورت تصادفی در مقاطع زمانی مختلف با استفاده تستهای سواپینگ رایج بر اساس فرمولاسیون محلول فرايندي پر هزينه براي بيمارستانها در شرايط كنوني مي باشد. آيا بهبتر نيست چنين نظارتي در محل توليد محلول يعني كارخانه سازنده و از طريق نهادهاي نظارتي مرتبط انجام شود تا اينكه به مراكز درماني سپرده شود؟</t>
+  </si>
+  <si>
+    <t>آیا گندزدایی و استریل وسایل حساس به حرارت با محلول سطح بالا و قرص فرمالدئید به علت عدم وجود پلاسما  قابل قبول می باشد؟</t>
+  </si>
+  <si>
+    <t>منظور از کنترل کیفی فرآیند استریلیزاسیون سرد با به کارگیری نشانگرهای اختصاصی موجود و رایج، چیست؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">نشانگر اختصاصی آن هلیکس است. </t>
+  </si>
+  <si>
+    <t>با توجه به اینکه اکثر بیمارستانهای کوچک امکانات لازم برای استریل نمودن اقلام حساس به حرارت و رطوبت را ندارند و نیز امکان برون سپاری این ابزار نیز وجود ندارد پیشنهاد وزارت خانه در این مورد چیست؟</t>
+  </si>
+  <si>
+    <t>درصورت نداشتن استریلیزاسیون سرد برون سپاری اقلام اجباری است ؟ حتی درصورت داشتن پلاسما</t>
+  </si>
+  <si>
+    <t xml:space="preserve">پلاسما خودش از روش های استریلیزاسیون سرد است. </t>
+  </si>
+  <si>
+    <t>با توجه به انواع استریلیزرها مدت زمان جوابگیری تست بیولوژیک متفاوت است نه صرفاً 48 ساعت. با توجه به مشکلاتی که اتوکلاوهای گراویتی در خصوص استریل کردن ابزار دارند(به علت نداشتن سیکل خشک کن) در منابع CDC هم جهت استریل نمودن ابزار جراحی توصیه نمی شود.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">گراویتی را اعتبار بخشی توصیه نمی کند. </t>
+  </si>
+  <si>
+    <t>از اندیکاتور کلاس 6 در بسته استریل کمتر از 12 قلم می‌توان استفاده کرد؟</t>
+  </si>
+  <si>
+    <t>بیمارستان دستگاه استریلایزر فوری نداردو از اقلام مورد نیاز بصورت تک پیچ استفاده میکند اقلام بعضی از پروسیجرهای تهاجمی /جراحی گران قیمت هستند و نمیتوان بعنوان تک پیچ در نظر گرفت ، جهت رفع مشکل چه اقدامی باید کرد؟</t>
+  </si>
+  <si>
+    <t>محل قرارگیری استریلایزر فوری می بایست در اتاق عملی باشد که پروسیجرانجام می گیرد.نه در فضایی دور از محل عمل جراحی. در صورتیکه دور از محل عمل جراحی باشد، استفاده از وسایل بدون پوشش باعث غیراستریل شدن آنها می شود.</t>
+  </si>
+  <si>
+    <t>نوشتن حداقل اطلاعات بر روی برچسب هر بسته استریل ، منظور روی شاخص شیمیایی کلاس یک است ؟و فقط برای اقلام کمتر از 12قلم (کلاس4) باید نوشت؟</t>
+  </si>
+  <si>
+    <t>کلاس یک را که برای تضمین قرار گرفتن بسته ها در حرارت مرطوب است بر روی تمامی پگ ها چسبانیده می شود . باید اطلاعات  هر پک برای فرخوان روی پگ ها نوشته شود .</t>
+  </si>
+  <si>
+    <t>ثبت حداقل اطلاعات برچسب ست ها (چرخه بارگذاري ) منظور چيست؟</t>
+  </si>
+  <si>
+    <t>در سنجه توضیح داده اند که: نوبت بارگذاری، تاریخ ، فرد و ...</t>
+  </si>
+  <si>
+    <t>انبارش وسایل استریل در سایر بخشها و CSR باید در قفسه های مشبک با سطوح صاف باشد؟دماسنج و رطوبت سنج داشته باشد؟</t>
+  </si>
+  <si>
+    <t>منظور از دستورالعمل آنتی بیوتیک برای عفونتهای مهم و شایع مرکز درمانی چیست؟ آیا همان گایدلاین های 8 آنتی بیوتیک کفایت می کند یا دستورالعمل مجزایی بایستی تدوین شود؟</t>
+  </si>
+  <si>
+    <t>در صورتی که توام با موارد تجویز دراندیکاسیون ها باشد.</t>
+  </si>
+  <si>
+    <t>طغیان عفونتهای بیمارستانی با چه معیاری و مقایسه ای تعریف شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بر اساس تشخیص متخصص عفونی مرکز و الگوی بروز و شیوع مرکز تعیین می شود. </t>
+  </si>
+  <si>
+    <t>در مورد روش های استاندارد آنتی بیوگرام، با توجه به اینکه در بیشتر مراکز روش disk diffusion می باشد آیا استاندارد است؟</t>
+  </si>
+  <si>
+    <t>-آیا نیاز به تهیه لیست اقلام حساس به حرارت هست و آیا بایستی لیست در اختیار همه بخش ها قرار گیرد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اقلام حساس به حرارت در   CSR استریل می شود.  . </t>
+  </si>
+  <si>
+    <t>منظور از اینکه نشانگر کلاس 6 حاوی مشخصات از قبیل تاریخ و شیفت استریل و ... باشد چیست؟ لیبل اصولا حاوی مشخصات هست.</t>
+  </si>
+  <si>
+    <t>چرا فرایند پاکسازی مجددا در CSSD بایستی تکرار شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">جون شستشوی اولیه برای جدا سازی قطعات بزرگ و جلوگیری از ماندگاری خون و ترشحات بر روی وسایل به ویژه وسایل با اشکال زاویه دار و یا لومن دار در محل انجام می شود. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> شستشو هم که جدا است به ویژه اگر دستی باشد. در صورت غوطه وری در آخرین مرحله </t>
+  </si>
+  <si>
+    <t xml:space="preserve">روی هم ست ها قرار نگیرد و تمامی ست ها در معرض مواجهه با بخار پر فشار در بازه زمانی معین باشد. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر زمان متفاوت است در فلش اتوکلاو </t>
+  </si>
+  <si>
+    <t>بله . دستورالعمل از دفتر مدیریت بیمارستانی دارد</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بدور از امکان برخورد و ترشح و مایعات و عدم تداخل در فضای تردد </t>
+  </si>
+  <si>
+    <t>قاعدتا خیر اما بیمارستان جنرال بدون اتاق عمل مغایر پروانه بسیاری از امتیازات را از دست می دهد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در صورتی که جعبه آلومینیومی و یا .....  فاقد امکان نشت به بیرون و مستحکم باشد مشکلی نیست. در صورت اول هم با توجه به این که جابجایی کلی از واحد استریلیزاسیون این بیمارستان به الزهرا است، توصیه میشود با برنامه ریزی از چند جعبه برای همه بخش ها در فواصل مختلف زمانی استفاده کرد( برنامه ریزی انتقال به صورت متمرکز از CSR). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ظرف غوطه وری بایستی شفاف باشد تا امکان ارزیابی میزان آلودگی محلول میسر باشد. </t>
+  </si>
+  <si>
+    <t>در صورت وجود می توان از الگوی خود بیمارستان استفاده شود. به سایت  hetas.behdasht.gov.ir  مراجعه فرمایید.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">در صورت وجود اتاق عمل بایستی یا روش تک پیچ و یا فلش را دارا باشند. </t>
+  </si>
+  <si>
+    <t>بله کفایت می نماید.</t>
+  </si>
+  <si>
+    <t>عدم پدیرش بیمار قابل قبول نیست. بیمار اورزانسی هم می تواند مثبت باشد.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">فهرست بیماریهای واگیر مشمول گزارش دهی نظام مراقبت بیماریها  را از معاونت بهداشت دانشگاه  اخذ شود. نظام مراقبت سندرومیک طی نامه شماره 19557/409 د مورخ 8/8/1396 به  دانشگاه ها ابلاغ شده است. </t>
+  </si>
+  <si>
+    <t>در صورت مداخلات تهاجمی با احتمال انتقال عفونت های بیمارستانی بایستی انجام شود.</t>
+  </si>
+  <si>
+    <t>آیا بیماریابی برای عفونت های بیمارستانی پس از ترخیص شامل بیمارستان روانپزشکی می شود؟</t>
+  </si>
+  <si>
+    <t>یعنی شستشو و ضد عفونی در  CSR  انجام شود.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> پی گیری تلفنی و ارزیابی وضعیت بیماران در معرض ابتلا به عفونت های بیمارستانی که سابقه مداخلات تهاجمی داشته اند  مانند جراحی، سونداژ و ....</t>
+  </si>
+  <si>
+    <t>همکاران بایستی روش آماده سازی دست برای اعمال جراحی را بدقیقا مطالعه بفرمایند.</t>
+  </si>
+  <si>
+    <t>منظور از پاکسازی اولیه  prewash  است. در واقع حذف آغشتگی های بافتی از لوازم و تجهیزات مد نظر است.</t>
+  </si>
+  <si>
+    <t>پروتئین چک و هموچک با روش دستی یا اتوماتیک</t>
+  </si>
+  <si>
+    <t>خیر نیازی نیست.</t>
+  </si>
+  <si>
+    <t>بیمارستان بعلت اینکه واحد اختصاصی CSSD ندارد وبعلت ساختار فیزیکی و قدیمی بیمارستان میتوان یک اتاق اختصاصی جهت شستشو ، ضد عفونی و پگ نمودن ابزار وتجهیزات بخشه و اورژانس در نظر گرفت و سپس جهت استریلیزاسیون به واحد CSR فرستاد؟</t>
+  </si>
+  <si>
+    <t>مگر واحد  CSR  شامل چه فضایی است؟ قدیمی بودن بیمارستان دلیلی کافی برای نقص ساختاری و فرایندی استریلیزاسیون نیست.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">حداقل برای وسایل دارای لومن الزامی است. </t>
+  </si>
+  <si>
+    <t>بله کمبود کادر و فضای ناکافی دلیلی کافی برای نقص ساختاری و فرایندی استریلیزاسیون نیست.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">خیر . چرا که با توجه به میزان  استفاده از محلول مرتبط است. </t>
+  </si>
+  <si>
+    <t>قرص فرمالدیید خیر. این روش مورد تایید نیست.</t>
+  </si>
+  <si>
+    <t>جز سنجه های الزامی است. تامین امکانات مورد نیاز</t>
+  </si>
+  <si>
+    <t>هزینه بالاتر است. توصیه نمی شود.</t>
+  </si>
+  <si>
+    <t>اندیکاتور یا نشانگر کلاس6 محلی برای ثبت مشخصات وجود ندارد و چنانچه اندیکاتوری این ویژگی را داشته باشد بسیار گران قیمت است و با توجه به اینکه مشخصات عنوان شده بر روی لیبل زده می شود، آیا ثبت آن بر روی اندیکاتور الزامی است؟ ثبت شیفت کاری بر روی لیبل الزامی است؟ با توجه به اینکه زمان استریل و انقضای ست ، سیکل اتوکلاو، شماره اتوکلاو و نام فرد بارگذاری کننده ثبت می گردد. شیفت کاری و نام ست هم می بایستی بر روی لیبل ثبت گردد؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">بله مطابق با سنجه چرا که بایستی قابل ردیابی باشد. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">برنامه عملیاتی ارتقا داشته باشید. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">صحیح است. شرایط  انطباق با موازین کنترل عفونت است. </t>
+  </si>
+  <si>
+    <t>در واحد استریلیزاسیون مرکزی ، فضایی مختص انبارش و نگهداری وسایل استریل ، باید وجود داشته باشد ، میتوان از کمد تمیز ودرب دار ( 30 سانتیمتر فاصله از زمین) جهت نگهداری ست های استریل در بخشها استفاده شود؟</t>
+  </si>
+  <si>
+    <t xml:space="preserve">با شرایط خاص، تهویه مناسب ، حداقل گردش هوا و فشار مثبت بلی اما توصیه نمی شود. </t>
+  </si>
+  <si>
+    <t>بله بایستی استفاده شود.</t>
+  </si>
+  <si>
+    <t>روش استاندارد کمی است و روش MIC توصیه می شود.</t>
+  </si>
+  <si>
+    <t>کلاس 6 را در پرونده می چسبانید.</t>
+  </si>
+  <si>
+    <t>آیا شستشو و ضدعفونی ابزار بیماران عفونی شناخته شده بایستی مجزا انجام شود؟</t>
+  </si>
+  <si>
+    <t>منظور از تعداد مناسب با توجه به اندازه اتوکلاو چیست؟</t>
+  </si>
+  <si>
+    <t>آیا اقلام متخلخل و غیرمتخلل بایستی مجزا استریل شود؟ اصولا این امکان وجود ندارد.</t>
+  </si>
+  <si>
+    <t>زمان استریلیزاسیون فوری طبق همین راهنما باشد؟</t>
+  </si>
+  <si>
+    <t>جایگاه دستگاه فلش در اتاق عمل کجا باشد؟</t>
+  </si>
+  <si>
+    <t>متن سوال/ ابهام درمحور پیشگیری و کنترل عفونت</t>
+  </si>
+  <si>
+    <t>فقط بیمارستانهای تخصصی روانپزشکی مجاز هستند که  قرارداد تامین داشته باشند در این مراکز هم بسیاری از سنجه ها قابل ارزیابی است اعم از نحوه کنترل کیفی و نگهداری و استفاده از ست های استریل  و اتوکلاو برای استریل های فوری.</t>
   </si>
   <si>
     <r>
-      <t>یکی از شاخص ها عکس های تکراری و یا برگشتی استهلاک های دیگری</t>
+      <t xml:space="preserve"> در سنجه ب-5-1-1 اشاره شده : ارسال ابزار پاکسازی شده به واحد استریلیزاسیون مرکزی بدون بسته بندی با تاکید بر بخش‏ها و اورژانس بنابراین بایستی بدون بسته بندی ارسال شود</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="B Nazanin"/>
         <charset val="178"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-    <r>
-[...10 lines deleted...]
-    <t>بیمارستان و بخش باید در این خصوص برنامه داشته باشد و راهکار های مختلف رابررسی کند. بسته به شرایط بیمار،آیا بیمار در آن لحظه در بخش حضور دارد یاخیر راهکارها متفاوت می باشد.</t>
+  </si>
+  <si>
+    <t>خیر به ازای هر دو تخت یک هندراب باشد</t>
+  </si>
+  <si>
+    <t>لطفا پایه عفونت های بیمارستانی را مطالعه بفرمایید. مفهوم طغیان جز دانش پایه است. وقتی که میزان یک عفونت از حد پایه افزون تر می گردد</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="B Titr"/>
-      <charset val="178"/>
-[...11 lines deleted...]
-      <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="B Titr"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color rgb="FFC00000"/>
       </right>
       <top style="thin">
         <color rgb="FFC00000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFC00000"/>
       </right>
-      <top/>
-[...18 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC00000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -774,1012 +898,787 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF144"/>
+  <dimension ref="A1:AF72"/>
   <sheetViews>
-    <sheetView rightToLeft="1" tabSelected="1" topLeftCell="A34" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A50" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="89.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="4.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="69.5703125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="89.42578125" style="8" customWidth="1"/>
     <col min="4" max="4" width="3.28515625" style="1" customWidth="1"/>
-    <col min="5" max="32" width="9.140625" style="4"/>
+    <col min="5" max="32" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="A2" s="8" t="s">
+    <row r="1" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="10"/>
+      <c r="B1" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C1" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="11">
         <v>1</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="9">
+      <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="13" t="s">
+      <c r="C2" s="6" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="11">
         <v>2</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="B3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="11">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="13" t="s">
+    </row>
+    <row r="5" spans="1:3" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11">
+        <v>4</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="C5" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11">
+        <v>5</v>
+      </c>
+      <c r="B6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="13" t="s">
+      <c r="C6" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11">
+        <v>6</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B8" s="13" t="s">
+      <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="9">
+    </row>
+    <row r="8" spans="1:3" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11">
         <v>7</v>
       </c>
-      <c r="B9" s="13" t="s">
+      <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="9">
+      <c r="C8" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11">
         <v>8</v>
       </c>
-      <c r="B10" s="13" t="s">
+      <c r="B9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="9">
+      <c r="C9" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11">
         <v>9</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B10" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="9">
+      <c r="C10" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11">
         <v>10</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B11" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="14" t="s">
+      <c r="C11" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11">
+        <v>11</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>13</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="13" t="s">
+      <c r="C12" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11">
+        <v>12</v>
+      </c>
+      <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="14" t="s">
-[...15 lines deleted...]
-      <c r="A15" s="9">
+      <c r="C13" s="6" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11">
         <v>13</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B14" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C14" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="9">
+    <row r="15" spans="1:3" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11">
         <v>14</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B15" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11">
+        <v>15</v>
+      </c>
+      <c r="B16" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="14" t="s">
+      <c r="C16" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11">
+        <v>16</v>
+      </c>
+      <c r="B17" s="5" t="s">
         <v>18</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="13" t="s">
+      <c r="C17" s="6" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11">
+        <v>17</v>
+      </c>
+      <c r="B18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B18" s="13" t="s">
+      <c r="C18" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11">
+        <v>18</v>
+      </c>
+      <c r="B19" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B19" s="13" t="s">
+      <c r="C19" s="14" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11">
+        <v>19</v>
+      </c>
+      <c r="B20" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C20" s="14" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11">
+        <v>20</v>
+      </c>
+      <c r="B21" s="13" t="s">
         <v>22</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="13" t="s">
+      <c r="C21" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="14" t="s">
-[...7 lines deleted...]
-      <c r="B21" s="13" t="s">
+    </row>
+    <row r="22" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11">
+        <v>21</v>
+      </c>
+      <c r="B22" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="14" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C22" s="14" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="11">
+        <v>22</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-        <v>22</v>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11">
+        <v>23</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="C24" s="14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11">
+        <v>24</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="11">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="13" t="s">
+      <c r="B26" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="11">
         <v>26</v>
-      </c>
-[...17 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
         <v>31</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C28" s="14" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        <v>27</v>
+        <v>94</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="11">
+        <v>28</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="11">
+        <v>29</v>
+      </c>
+      <c r="B30" s="13" t="s">
         <v>33</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="13" t="s">
+      <c r="C30" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="14" t="s">
+    </row>
+    <row r="31" spans="1:3" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="11">
+        <v>31</v>
+      </c>
+      <c r="B31" s="13" t="s">
         <v>35</v>
-      </c>
-[...6 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="32" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="11">
+        <v>32</v>
       </c>
       <c r="B32" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="11">
+        <v>33</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11">
+        <v>34</v>
+      </c>
+      <c r="B34" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="C32" s="14" t="s">
+      <c r="C34" s="14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="11">
+        <v>35</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="11">
+        <v>36</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="11">
+        <v>37</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="11">
         <v>38</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="13" t="s">
+      <c r="B38" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="11">
+        <v>39</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="11">
+        <v>40</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="11">
+        <v>41</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="96" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="11">
+        <v>42</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="11">
+        <v>43</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="11">
+        <v>44</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="11">
+        <v>45</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="11">
+        <v>46</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" s="16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="11">
+        <v>47</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="11">
+        <v>48</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" s="2" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="11">
+        <v>50</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="11">
+        <v>51</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" s="2" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="11">
+        <v>52</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="1"/>
+    </row>
+    <row r="52" spans="1:4" s="2" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="11">
+        <v>53</v>
+      </c>
+      <c r="B52" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="C33" s="14" t="s">
+      <c r="C52" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" s="1"/>
+    </row>
+    <row r="53" spans="1:4" s="2" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="11">
+        <v>54</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D53" s="1"/>
+    </row>
+    <row r="54" spans="1:4" s="2" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="11">
+        <v>55</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" s="1"/>
+    </row>
+    <row r="55" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="11">
+        <v>56</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="1"/>
+    </row>
+    <row r="56" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="11">
+        <v>57</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" s="1"/>
+    </row>
+    <row r="57" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="11">
+        <v>58</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="D57" s="1"/>
+    </row>
+    <row r="58" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="11">
+        <v>59</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="D58" s="1"/>
+    </row>
+    <row r="59" spans="1:4" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="11">
+        <v>60</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C59" s="14" t="s">
         <v>74</v>
       </c>
-    </row>
-[...590 lines deleted...]
-      <c r="C144" s="6"/>
+      <c r="D59" s="1"/>
+    </row>
+    <row r="60" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="12"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="1"/>
+    </row>
+    <row r="61" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="12"/>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+    </row>
+    <row r="62" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="12"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+    </row>
+    <row r="63" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="12"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+    </row>
+    <row r="64" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="12"/>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+    </row>
+    <row r="65" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="12"/>
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+    </row>
+    <row r="66" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="12"/>
+      <c r="B66" s="7"/>
+      <c r="C66" s="7"/>
+    </row>
+    <row r="67" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="12"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+    </row>
+    <row r="68" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="12"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+    </row>
+    <row r="69" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="12"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+    </row>
+    <row r="70" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="12"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+    </row>
+    <row r="71" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="12"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+    </row>
+    <row r="72" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="12"/>
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>حمایت از گیرنده خدمت</vt:lpstr>